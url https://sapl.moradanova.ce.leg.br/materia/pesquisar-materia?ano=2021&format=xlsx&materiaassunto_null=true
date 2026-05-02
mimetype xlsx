--- v0 (2026-02-01)
+++ v1 (2026-05-02)
@@ -54,2233 +54,2233 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>GLEIDE RABELO</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/115/requerimentos_primeira_sessao-1.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/115/requerimentos_primeira_sessao-1.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, em caráter de urgência a recuperação das estradas abaixo relacionadas, localizadas neste município , na forma que indica.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>KECIO MARTINS</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/116/requerimentos_primeira_sessao-2.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/116/requerimentos_primeira_sessao-2.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, a pavimentação com paralelepípedos da estrada da Boa Água, iniciando no alto depois do Açude do Pedro até a entrada da Comunidade de Boa Água, neste Município, na forma que indica.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/117/requerimentos_primeira_sessao-3.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/117/requerimentos_primeira_sessao-3.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, a pavimentação com paralelepípedos na Rua Dois de Setembro, localizada na Sede do Distrito de Boa Água, neste Município na forma que indica.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/118/requerimentos_primeira_sessao-4.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/118/requerimentos_primeira_sessao-4.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, a construção de uma passagem molhada no Riacho da Marizeira, que corta a estada que dá acesso a localidade do Sítio Salgadinho, Distrito de Boa Água, neste Município, na forma que indica.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/119/requerimentos_primeira_sessao-5.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/119/requerimentos_primeira_sessao-5.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, a colocação de lâmpadas em todos os postes de iluminação pública localizados na localidade de Sítio Salgadinhos - Distrito de Boa Água, neste Município, na forma que indica.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/120/requerimentos_primeira_sessao-6.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/120/requerimentos_primeira_sessao-6.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, a colocação de braços com luminárias em um poste de iluminação pública, localizado na Rua Juazeiro - Sede do Distrito de Boa Água, neste Município, na forma que indica.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/121/requerimentos_primeira_sessao-7.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/121/requerimentos_primeira_sessao-7.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, a instalação de cinco (05) braços com luminárias em postes de iluminação pública na Rua Sítios de Cima - Sede do Distrito de Boa Água, neste Município, na forma que indica.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/122/requerimentos_primeira_sessao-8.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/122/requerimentos_primeira_sessao-8.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, a instalação de dois braços com luminárias em postes de iluminação pública localizados na Rua Vila Boa Água - Sede do Distrito de Boa Água, neste Município, na forma que indica.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/123/requerimentos_primeira_sessao-9.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/123/requerimentos_primeira_sessao-9.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, a limpeza completa na Rua das Promessas, localizada na Comunidade de Lagoa Funda - Distrito de Boa Água, neste Município, na forma que indica.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/124/requerimentos_primeira_sessao-10.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/124/requerimentos_primeira_sessao-10.pdf</t>
   </si>
   <si>
     <t>REQUER DA SAAE-MN, a instalação de uma adutora com início na Comunidade de Lagoa Funda, passando pelo vertedor e seguindo em direção a Sede do Distrito de Boa Água, neste Município, na forma que indica.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/125/requerimentos_primeira_sessao-11.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/125/requerimentos_primeira_sessao-11.pdf</t>
   </si>
   <si>
     <t>REQUER DO SAAE-MN, a instalação de uma adutora de pequeno porte com cerca de 300 metros, para abastecer a Comunidade de Sítio Salão, no Distrito de Boa Água, neste Município, na forma que indica.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/126/requerimentos_primeira_sessao-12.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/126/requerimentos_primeira_sessao-12.pdf</t>
   </si>
   <si>
     <t>REQUER DO SAAE-MN, a instalação de uma adutora de pequeno porte, com cerca de 600 metros, para abastecer a Comunidade de Poço Escuro, no Distrito de Boa Água, neste Município, na forma que indica.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/</t>
   </si>
   <si>
     <t>REQUER DA SESA-MN, a destinação de um veículo/ambulância para a Comunidade de São Gonçalo - Distrito de Boa Água, neste Município, na forma que indica.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/128/requerimentos_primeira_sessao-14.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/128/requerimentos_primeira_sessao-14.pdf</t>
   </si>
   <si>
     <t>REQUER DA SESA-MN, a colocação de um agente comunitário de saúde para atendimento/acompanhamento dos moradores da Comunidade de São Gonçalo - Distrito de Boa Água, neste Município, na forma que indica.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/129/requerimentos_primeira_sessao-15.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/129/requerimentos_primeira_sessao-15.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEAGRI-MN, a reinstalação do desaminizador da Comunidade de Sítio Santa Cruz - Distrito de Boa Água, neste Município, na forma que indica.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>NENEM DO DOURADO</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/249/req_16.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/249/req_16.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 016/2021 - REQUER DA SEAGRI-MN, a instalação do poço profundo localizado na Comunidade do Sítio Lourenço - Sede Rural deste Município, na forma que indica.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>RAQUEL GIRÃO</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/136/ordem_do_dia_segunda_sessao-1.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/136/ordem_do_dia_segunda_sessao-1.pdf</t>
   </si>
   <si>
     <t>REQUER A SESA-MN, o retorno da realização de exames de endoscopia em nossa município, na forma que indica.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>ELESBÃO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/137/ordem_do_dia_segunda_sessao-2.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/137/ordem_do_dia_segunda_sessao-2.pdf</t>
   </si>
   <si>
     <t>REQUER DA SESA-MN, o envio para a distribuição em Aruaru de uma equipe volante para esclarecimento e conscientização ao combate a COVID19, na forma que indica.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/138/ordem_do_dia_segunda_sessao-3.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/138/ordem_do_dia_segunda_sessao-3.pdf</t>
   </si>
   <si>
     <t>REQUER DA SESA-MN, a criação URGENTE de atendimentos de fisioterapia no Distrito de Aruaru, na forma que indica.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/139/ordem_do_dia_segunda_sessao-4.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/139/ordem_do_dia_segunda_sessao-4.pdf</t>
   </si>
   <si>
     <t>REQUER DO SAAE-MN, a regularização do abastecimento de água na sede do Distrito de Aruaru, especialmente na Vila São Vicente, Planalto e no Conjunto Habitacional, neste município, na forma que indica.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, a realização da coleta de lixo da Comunidade de Patos - Distrito de Aruaru, pelo menos duas vezes na semana, na forma que indica.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/141/ordem_do_dia_segunda_sessao-6.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/141/ordem_do_dia_segunda_sessao-6.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, a realização de coleta regular da poda e entulhos nas ruas da sede do Distrito de Aruaru, na forma que indica.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/142/ordem_do_dia_segunda_sessao-7.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/142/ordem_do_dia_segunda_sessao-7.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, a limpeza e recolhimento do lixo da rua que dá acesso a Lagoa dos Patos e nos fundos da Creche do Distrito de Aruaru, na forma que indica.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/143/ordem_do_dia_segunda_sessao-8.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/143/ordem_do_dia_segunda_sessao-8.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, a limpeza e recolhimento do lixo das margens da estrada que liga as Comunidades de Patos e Flores no Distrito de Aruaru, na forma que indica.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/144/ordem_do_dia_segunda_sessao-9.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/144/ordem_do_dia_segunda_sessao-9.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, a limpeza e recolhimento do lixo das margens e por trás da parede do açude da Prefeitura localizado na sede do Distrito de Aruaru, na forma que indica.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/145/ordem_do_dia_segunda_sessao-10.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/145/ordem_do_dia_segunda_sessao-10.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, a recuperação da estrada que liga a Comunidade de Patos a Comunidade de Flores e Serrote do Distrito de Aruaru, na forma que indica.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/146/ordem_do_dia_segunda_sessao-11.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/146/ordem_do_dia_segunda_sessao-11.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, a recuperação da estrada que liga a Comunidade de Flores às Comunidades de Umari e Curralinho do Distrito de Aruaru, na forma que indica.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/147/ordem_do_dia_segunda_sessao-12.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/147/ordem_do_dia_segunda_sessao-12.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, a recuperação da estrada que liga a Comunidade de Curralinho às Comunidade de Vaca Morta e Zacarias no Distrito de Aruaru, na forma que indica.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/148/ordem_do_dia_segunda_sessao-13.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/148/ordem_do_dia_segunda_sessao-13.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, a recuperação da estrada que liga a CE138 à Comunidade de Mocós e à Comunidade de Vaca Morta no Distrito de Aruaru, na forma que indica.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/149/ordem_do_dia_segunda_sessao-14.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/149/ordem_do_dia_segunda_sessao-14.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, a recuperação da estrada que liga a sede do Distrito de Aruaru às Comunidades de Novilho e Barbada, na forma que indica.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/150/ordem_do_dia_segunda_sessao-15.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/150/ordem_do_dia_segunda_sessao-15.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, a recuperação da estrada que liga a sede do Distrito de Aruaru ao Assentamento Cipó, na forma que indica.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/151/ordem_do_dia_segunda_sessao-16.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/151/ordem_do_dia_segunda_sessao-16.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, a recuperação da estrada que liga a Sede do Distrito de Aruaru às Comunidades de Pimentas, Lagos do Canto até a BR116, na forma que indica.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/152/ordem_do_dia_segunda_sessao-17.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/152/ordem_do_dia_segunda_sessao-17.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEDUC-MN, a realização de uma reforma completa na Escola Educ. Bás. Cândido José Rabelo, localizada na Sede do Distrito de Juazeiro, neste Município, na forma que indica.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/158/requerimentos_-_sessao_19_02_2021-1.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/158/requerimentos_-_sessao_19_02_2021-1.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, A CONTRUÇÃO DE DUAS PASSAGENS MOLHADAS NA REGIÃO DA VOLTO DO JOÃO MATEUS, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/159/requerimentos_-_sessao_19_02_2021-2.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/159/requerimentos_-_sessao_19_02_2021-2.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, QUE BUSQUE SOLUÇÕES DA INFRAESTRUTURA PARA RESOLVER O PROBLEMA DAS ESTRADAS QUE LIGAM A COMUNIDADE DE DOURADO ÀS REGIÕES DE PACAVIRA, SÍTIO LOURENÇO, SERRA DA VOLTA, MOCÓ, POCINHOS E LAGOA DA SERRA, NA FORMA QUE INDICA</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>MARQUINHOS DA ANA</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/160/requerimentos_-_sessao_19_02_2021-3.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/160/requerimentos_-_sessao_19_02_2021-3.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, A COLOCAÇÃO DE 34 (TRINTA E QUATRO) LUMINÁRIAS NO ASSENTAMENTO AROEIRA I E II, AMBOS LOCALIZADOS NO DISTRITO DE JUAZEIRO, NESTE MUNICÍPIO, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/161/requerimentos_-_sessao_19_02_2021-4.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/161/requerimentos_-_sessao_19_02_2021-4.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, A IMPLANTAÇÃO DE LUMINÁRIAS NO CEMITÉRIO LOCALIZADO NA COMUNIDADE DE ESTRADA NOVA - DISTRITO DE JUAZEIRO DA QUINTINA, NESTE MUNICÍPIO, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/162/requerimentos_-_sessao_19_02_2021-5.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/162/requerimentos_-_sessao_19_02_2021-5.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEDUC-MN, A ELABORAÇÃO DE PROJETO DE REFORMA E REFORMA DA ESCOLA DE EDUCAÇÃO BÁSICA JOSÉ IRIS RABELO, LOCALIZADO NA COMUNIDADE DE LAGOA GRANDE E DA ESCOLA DE EDUCAÇÃO BÁSICA CÂNDIDO JOSÉ RABELO, LOCALIZADA NA SEDE DO DISTRITO DE JUAZEIRO DA QUINTINA, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/163/requerimentos_-_sessao_19_02_2021-6.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/163/requerimentos_-_sessao_19_02_2021-6.pdf</t>
   </si>
   <si>
     <t>REQUER DO IMA-MN, A LIMPEZA COMPLETA DA VILA DO DISTRITO DE LAGOA GRANDE, NESTE MUNICÍPIO, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/164/requerimentos_-_sessao_19_02_2021-7.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/164/requerimentos_-_sessao_19_02_2021-7.pdf</t>
   </si>
   <si>
     <t>REQUER DA SAAE-MN, A REALIZAÇÃO DO SERVIÇO DE MANUTENÇÃO NO SISTEMA DE CAPTAÇÃO DE ÁGUA QUE ABASTECE A VILA DO DISTRITO DE LAGOA GRANDE, NESTE MUNICÍPIO, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>WEDER BASILIO</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/165/requerimentos_-_sessao_19_02_2021-8.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/165/requerimentos_-_sessao_19_02_2021-8.pdf</t>
   </si>
   <si>
     <t>REQUER DA SESA-MN, QUE DESTINE UM LOCAL PROVISÓRIO PARA REALIZAR ATENDIMENTOS MÉDICOS QUE VISE ATENDER OS MORADORES DAS COMUNIDADES DE CIPOADA, POÇO DA PEDRA, EXTREMA E DEMAIS ADJACENTES, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/166/requerimentos_-_sessao_19_02_2021-9.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/166/requerimentos_-_sessao_19_02_2021-9.pdf</t>
   </si>
   <si>
     <t>REQUER DA SESA-MN, QUE ENVIE UMA FISIOTERAPEUTA PARA REALIZAR ATENDIMENTOS AO MENOS UM DIA NA SEMANA NA SEDE DO DISTRITO DE BOA ÁGUA, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/167/requerimentos_-_sessao_19_02_2021-10.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/167/requerimentos_-_sessao_19_02_2021-10.pdf</t>
   </si>
   <si>
     <t>REQUER DA SESA-MN, QUE DISPONIBILIZE UM FISIOTERAPEUTA PARA REALIZAÇÃO DE ATENDIMENTOS AO MENOS UM DIA NA SEMANA NA COMUNIDADE DE LAGOA FUNDA - DISTRITO DE BOA ÁGUA, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/168/requerimentos_-_sessao_19_02_2021-11.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/168/requerimentos_-_sessao_19_02_2021-11.pdf</t>
   </si>
   <si>
     <t>REQUER DA SESA-MN, QUE ENVIE UM CIRUGIÃO DENTISTA E TODOS OS EQUIPAMENTOS NECESSÁRIOS PARA A PRESTAÇÃO DE SERVIÇOS ODONTOLÓGICOS A COMUNIDADE DO DISTRITO DE BOA ÁGUA, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/169/requerimentos_-_sessao_19_02_2021-12.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/169/requerimentos_-_sessao_19_02_2021-12.pdf</t>
   </si>
   <si>
     <t>REQUER DA SESA-MN, A REATIVAÇÃO DO CONSULTÓRIO ODONTOLÓGICO LOCALIZADO NO POSTO DE SAÚDE DA COMUNIDADE DE LAGOA FUNDA - DISTRITO DE BOA ÁGUA, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/170/requerimentos_-_sessao_19_02_2021-13.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/170/requerimentos_-_sessao_19_02_2021-13.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEAGRI-MN, A PERFURAÇÃO DO POÇO PROFUNDO E A INSTALAÇÃO DE UM DESSALINIZADOR PARA A LOCALIDADE DE VÁRZEA QUEIMADA - DISTRITO DE BOA ÁGUA, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>REQUER DA AMT-MN, A INSTALAÇÃO DE 04 REDUTORES DE VELOCIDADE (QUEBRA-MOLAS) NA COMUNIDADE DE LAGOA FUNDA - DISTRITO DE BOA ÁGUA, ESPECIFICAMENTE NOS LOCAIS ABAIXO INDICADOS, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/172/requerimentos_-_sessao_19_02_2021-15.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/172/requerimentos_-_sessao_19_02_2021-15.pdf</t>
   </si>
   <si>
     <t>REQUER DA IMAMN-MN, QUE ACRESCENTE MAIS UM DIA NA COLETA DE LIXO NO LOTEAMENTO GRANVILLE - SEDE URBANA DESTE MUNICÍPIO, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/250/req_49.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/250/req_49.pdf</t>
   </si>
   <si>
     <t>REQUERIMENRO 049/2021 - REQUER DA SESA-MN, o envio com a máxima URGÊNCIA de um profissional médico para realizar atendimentos na UBS localizado na Comunidade de Patos - Distrito de Aruaru, neste Município, na forma que indica.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>NAIARA CASTRO</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/176/requerimentos_quinta_sessao-7.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/176/requerimentos_quinta_sessao-7.pdf</t>
   </si>
   <si>
     <t>REQUER DA SESA-MN, que agilize e priorize, juntamente com outros grupos prioritários, a vacinação dos cirugiões-dentistas e Auxiliares de Saúde Bucal do setor PRIVADO, bem como que envie a esta Casa Legislativa o detalhamento sobre a posição do grupo na ordem de vacinação contra a COVID-19, na forma que indica.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/177/requerimentos_quinta_sessao-6.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/177/requerimentos_quinta_sessao-6.pdf</t>
   </si>
   <si>
     <t>REQUER DA SAS-MN, informações de quais são as POLÍTICAS PÚBLICAS ASSISTÊNCIALISTAS implantadas sobre a Secretaria supra para amparar a população vulnerável de nosso município, em razão da Pandemia da COVID-19, na forma que indica.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/178/requerimentos_quinta_sessao-5.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/178/requerimentos_quinta_sessao-5.pdf</t>
   </si>
   <si>
     <t>REQUEREM ao Exmo. Sr. Prefeito esclarecimentos sobre a intenção, por parte de Morada Nova, de aderir ou não ao Consórcio Estadual para aquisição de vacinas com recursos próprios deste município, na forma que indica.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/179/requerimentos_quinta_sessao-4.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/179/requerimentos_quinta_sessao-4.pdf</t>
   </si>
   <si>
     <t>REQUER DA SESA-MN, esclarecimentos sobre a intenção, por parte de Morada Nova, de aderir ou não ao Consórcio Estadual para aquisição de vacinas com recursos próprios deste município, na forma que indica.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>REQUER DA SEDUC-MN, informações referentes ao não pagamento integral (planejamento) dos professores suplementados no Município de Morada Nova (CE), na forma que indica.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>BIA MARTINS</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/181/requerimentos_quinta_sessao-2.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/181/requerimentos_quinta_sessao-2.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEAGRI-MN, um estuda para viabilidade para reativar o programa HORA DE PLANTAR no município de Morada Nova - CE, na forma que indica.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/182/requerimentos_quinta_sessao-1.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/182/requerimentos_quinta_sessao-1.pdf</t>
   </si>
   <si>
     <t>REQUER do Exmo. Sr. Prefeito, que determine a secretaria competente para realizar um estudo de viabilidade e reativar o Programa HORA DE PLANTAR no município de Morada Nova-CE, na forma que indica.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>HILMAR SÉRGIO</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/213/57_ao_69_requerimento-13.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/213/57_ao_69_requerimento-13.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 057/2021 - REQUER do Exmo. Sr, Prefeito, que coloque na Praça Pública Maestro Coutinho e na Varanda da Salina, equipamentos para a prática de Educação Física - ACADEMIA NAS PRAÇAS, na forma que indica.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/212/57_ao_69_requerimento-12.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/212/57_ao_69_requerimento-12.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 058/2021 - REQUER do Exmo. Sr. Prefeito, a colocação de equipamentos para a prática de educação física, na modalidade de ACADEMIA NAS PRAÇAS, nas Praças Públicas na Sede do Distrito de Aruaru e na Sede da Comunidade de Patos, na forma que indica.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/211/57_ao_69_requerimento-11.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/211/57_ao_69_requerimento-11.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 059/2021 - REQUER do Exmo. Sr, Prefeito, que seja firmado uma parceria entre o Governo do Estado e do Município de Morada Nova, para requerer a construção de parada de ônibus na CE 138, na forma que indica.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/210/57_ao_69_requerimento-10.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/210/57_ao_69_requerimento-10.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 060/2021 - REQUER DA SEJUV-MN, a colocação de equipamentos para a prática de Educação Física, na modalidade ACADEMIA NAS PRAÇAS, nas Praças Públicas do Distrito de Aruaru e na Sede da Comunidade de Patos, na forma que indica.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/209/57_ao_69_requerimento-9.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/209/57_ao_69_requerimento-9.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 061/2021 - REQUER DA SEINFRA-MN, o conserto através do método da "piçarrada" das estradas que ligam a região do Dourado as localidades da Paquivira, Serra da Volta, Jatobãozinho, Lagoa da Serra, Belfor Roxo, Lourenço e Volta do João Mateus, neste município, na forma que indica.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/208/57_ao_69_requerimento-8.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/208/57_ao_69_requerimento-8.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 062/2021 - REQUER DA SEINFRA-MN, a recuperação das estradas de Roldão, neste município, na forma que indica.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>REQUERIMENTO 063/2021 - REQUER DA SEINFRA-MN, a elaboração de projetos para pavimentação da Rua Francisco Guerreiro Raulino e da Travessa Francisco Guerreiro Raulino, situadas no Bairro Alto Tiradentes e construção de Praça Pública, a ser localizado no Alto Tiradentes neste Município, na forma que indica.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/206/57_ao_69_requerimento-6.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/206/57_ao_69_requerimento-6.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 064/2021 - REQUER DO IMAMN-MN, o estudo financeiro para viabilidade da instituição de um DISK ENTULHO em Morada Nova, na forma que indica.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/205/57_ao_69_requerimento-5.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/205/57_ao_69_requerimento-5.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 065/2021 - REQUER do Exmo. Sr, Prefeito, a colocação de equipamentos para atividades físicas, na modalidade ACADEMIA AO AR LIVRE, nas Praças públicas localizadas na Sede dos Distritos de Lagoa Grande e Juazeiro da Quintina, na forma que indica.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/204/57_ao_69_requerimento-4.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/204/57_ao_69_requerimento-4.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 066/2021 - REQUER DA SEINFRA-MN, a construção de um bueiro na Rua Oscar Girão Moreira, localizada no Bairro São José, Sede urbana deste município, na forma que indica.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/203/57_ao_69_requerimento-3.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/203/57_ao_69_requerimento-3.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 067/2021 - REQUER DA SEINFRA-MN, com URGÊNCIA, a reforma e a revitalização do Mercado Público localizado na Sede do Distrito de Aruaru, na forma que indica.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/202/57_ao_69_requerimento-2.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/202/57_ao_69_requerimento-2.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 068/2021 - REQUER do Exmo. Sr. Prefeito Municipal de Morada Nova, com URGÊNCIA, a reforma e a revitalização do MERCADO PÚBLICO localizado na Sede do Distrito de Aruaru, na forma que indica.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/201/57_ao_69_requerimento-1.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/201/57_ao_69_requerimento-1.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 069/2021 - REQUER DA SESAR-MN, que destine uma equipe para atender exclusivamente casos da COVID-19 no Distrito de Aruaru, na forma que indica.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/186/requerimentos-1.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/186/requerimentos-1.pdf</t>
   </si>
   <si>
     <t>REQUER DA SESA-MN, que instale com URGÊNCIA barreiras sanitárias nos principais acessos da sede do nosso Município, na forma que indica.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/187/requerimentos-2.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/187/requerimentos-2.pdf</t>
   </si>
   <si>
     <t>REQUER DA AMT-MN, a instalação de redutores de velocidade (quebra-molas), na Sede do Distrito de Lagoa Grande, nas comunidade de Barbada e Juazeiro de Baixo, na forma que indica.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/188/requerimentos-3.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/188/requerimentos-3.pdf</t>
   </si>
   <si>
     <t>REQUER DA SESA-MN, a disponibilização de um veículo para promover a desinfecção e higienização de ruas, praças e órgãos com grande circulação de pessoas, como forma de prevenir e coibir ao contágio do Coronavirus, na forma que indica.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/262/req_73_ao_84-12.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/262/req_73_ao_84-12.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 073/2021 - REQUER DA SESA-MN, a disponibilização do serviço de apoio psicológico remoto como forma de auxiliar os morada-novenses durante esse período de pandemia do novo coranavírus, na forma que indica.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/260/req_73_ao_84-10.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/260/req_73_ao_84-10.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 074/2021 - REQUER do Exmo. Sr. Prefeito Municipal de Morada Nova (CE), que determine a Secretaria competente para disponibilizar serviços de apoio psicológico remoto como forma de auxiliar os morada-novenses durante esse período de pandemia do novo coronavírus, na forma que indica.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/261/req_73_ao_84-11.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/261/req_73_ao_84-11.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 075/2021 - REQUER DA SAS-MN, esclarecimentos sobre a concessão de auxílio-aluguel às mulheres vítimas de violência doméstica em situação de vulnerabilidade, em nosso Município, qual a previsão orçamentária destinada para esse fim e qual o número de mulheres que possuem medidas protetiva em Morada Nova, na forma que indica.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/259/req_73_ao_84-9.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/259/req_73_ao_84-9.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 076/2021 - REQUER DA SEINFRA-MN, a recuperação do trecho da Rua Raul Nogueira, compreendendo entre as Ruas Maria de Lourdes Terceiro Chagas e Raimundo Freire de Brito, no Bairro 02 de Agosto, na forma que indica.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/258/req_73_ao_84-8.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/258/req_73_ao_84-8.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 077/2021 - REQUER DA SEINFRA-MN, a instalação de luminárias nas Comunidades de Barbada, Juazeiro de Baixo, Bom Sucesso, Sítio Tapera, Lacraia e Sede do Distrito de Lagoa Grande, neste Município, na forma que indica.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/257/req_73_ao_84-7.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/257/req_73_ao_84-7.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, a pavimentação para a construção de praças públicas na localidade de Lagoa Funda - Distrito de Boa Água, neste Município, na forma que indica.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/256/req_73_ao_84-6.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/256/req_73_ao_84-6.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 079/2021 - REQUER DA SESA-MN, que os profissionais da limpeza pública, bem como os funcionários das instituições bancárias desde Município, sejam incluídos no grupo prioritário de imunização contra a COVID19, na forma que indica.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/255/req_73_ao_84-5.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/255/req_73_ao_84-5.pdf</t>
   </si>
   <si>
     <t>REQUER DA SESA-MN, que os profissionais da imprensa que estejam participando diretamente da cobertura da pandemia sejam incluídos no grupo prioritário de imunização contra a COVID19, na forma que indica.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/254/req_73_ao_84-4.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/254/req_73_ao_84-4.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 081/2021 - REQUER DA SEINFRA-MN, a conclusão da obra de um bueiro localizado na Rua do Meio - Sede do Distrito de Juazeiro, neste Município, na forma que indica.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/253/req_73_ao_84-3.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/253/req_73_ao_84-3.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 082/2021 - REQUER DA SESA-MN,L que os profissionais da limpeza pública, bem como os agentes de segurança (Policiais Militares e Civis) desde Município, sejam incluídos no grupo prioritário de imunização contra a COVID19, na forma que indica.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/252/req_73_ao_84-2.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/252/req_73_ao_84-2.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 083/2021 - REQUER DA SESA-MN, que os profissionais catadores de materiais recicláveis deste Município, sejam incluídos no grupo prioritário de imunização contra a Covid - 19, na forma que indica.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/251/req_73_ao_84-1.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/251/req_73_ao_84-1.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 084/2021 - REQUER DA IMAMN-MN, envio de equipe de fiscalização a vila do Juazeiro da Quintinha para averiguar uma possível irregularidade praticada no riacho que corre por trás da Igreja de Nossa Senhora do Bom Parto, neste Município, na forma que indica.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/191/requerimento_085-2021.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/191/requerimento_085-2021.pdf</t>
   </si>
   <si>
     <t>Requerimento 085/2021 - REQUER DA SEDUC MN, informações de quando serão feitas as nomeações dos Coordenadores Pedagógicos para atuarem nas escolas públicas municipais, na forma que indica.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/192/requerimento_086-2021.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/192/requerimento_086-2021.pdf</t>
   </si>
   <si>
     <t>Requerimento 086/2021 - REQUER DA SEJUV-MN, a construção de 02 (duas) areninhas, sendo uma na localidade de Lagoa Funda e outra na Sede do Distrito de Boa Água, neste município, na forma que indica.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/193/requerimento_087-2021.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/193/requerimento_087-2021.pdf</t>
   </si>
   <si>
     <t>Requerimento 087/2021 - REQUER DA SAAE-MN, a recuperação de um buraco localizado na rua dos Patos, neste município, na forma que indica.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/194/requerimento_088-2021.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/194/requerimento_088-2021.pdf</t>
   </si>
   <si>
     <t>Requerimento 088/2021 - REQUER DA SAAE-MN, que dê os devidos encaminhamentos ao Projeto já existente nesta Autarquia desde 2011 de ampliação da ETA de Aruaru, com construção de adutora de 250 ml saindo do canal na localidade de Lajedo, além da substituição dos filtros da ETA ali existente e construção da caixa d'água no Bairro Planalto junto a Funasa, na forma que indica,</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>CLAUDIO MAROCA</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/195/requerimento_089-2021.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/195/requerimento_089-2021.pdf</t>
   </si>
   <si>
     <t>Requerimento 089/2021 - REQUER DA SESA-MN, que envie o veículo para realizar a desinfecção das vias públicas localizadas no Distrito de Aruaru, nas município, na forma que indica.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/196/requerimento_090-2021.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/196/requerimento_090-2021.pdf</t>
   </si>
   <si>
     <t>Requerimento 090/2021 - REQUER DA SESA-MN, a contratação de uma técnica de enfermagem e designação de um médico plantonista para realizar atendimentos a pacientes da localidade de Lagoa das Carnaúbas - Distrito de Juazeiro, neste município, na forma que indica.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/197/requerimento_091-2021.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/197/requerimento_091-2021.pdf</t>
   </si>
   <si>
     <t>Requerimento 091/2021 - REQUER DA SESA-MN, que os líderes religiosos (Padres e Pastores) bem como os agentes de trânsito deste município, sejam incluídos no grupo prioritário de imunização contra a COVID-19, na forma que indica.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/198/requerimento_092-2021.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/198/requerimento_092-2021.pdf</t>
   </si>
   <si>
     <t>Requerimento 092/2021 - REQUER DA SEDUC-MN, que seja viabilizado o pagamento equivalente a 02 salários mínimos vigentes no País, aos condutores e aos proprietários de veículos escolares que transportam alunos da rede pública municipal de ensino, na forma que indica.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/216/requerimentos_11a-12.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/216/requerimentos_11a-12.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 094/2021 -  REQUER DA SEAGRI-MN, que seja feita com URGÊNCIA a limpeza na fonte, denominada de Olho D'água, que encontra-se localizada na Comunidade de Olho D'água, no Distrito de Boa Água, na forma que indica.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/217/requerimentos_11a-11.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/217/requerimentos_11a-11.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 0952021 - REQUER DA IMA-MN, a limpeza da Rua Artur Chagas, localizada no Bairro 02 de Agosto, Sede Urbana deste Município, na forma que indica.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/218/requerimentos_11a-10.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/218/requerimentos_11a-10.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 096/2021 - REQUER DA SESA-MN, que seja estudada a possibilidade de disponibilizar um médico pelo menos uma vez na semana para atender os pacientes das comunidades do Distrito de Juazeiro da Quintina, neste Município, na forma que indica.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/219/requerimentos_11a-9.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/219/requerimentos_11a-9.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 097/2021 - REQUER DA SEDUC-MN, a viabilidade de amparar financeiramente os proprietários de transportes escolares que se encontram há mais de um ano parados sem nenhuma renda, na forma que indica.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/220/requerimentos_11a-8.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/220/requerimentos_11a-8.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 098/2021 - REQUER DA SEINFRA-MN, a realização de uma visita técnica especializada da equipe de engenharia civil para analisar a estrutura física e viabilizar projeto para recuperação da ponte que liga a Comunidade de Poço da Serra a Vila de Lagoa Grande, neste Município, na forma que indica.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/221/requerimentos_11a-7.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/221/requerimentos_11a-7.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 099/2021 - REQUER DA SEINFRA-MN, a recuperação da via de acesso à localidade de Bastião - Distrito de Aruaru, neste Município, na forma que indica.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/222/requerimentos_11a-6.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/222/requerimentos_11a-6.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 100/2021 - REQUER DA SEINFRA-MN, a aquisição do terreno para ampliação do Cemitério do Distrito de Aruaru, neste Município, na forma que indica.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/223/requerimentos_11a-5.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/223/requerimentos_11a-5.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 101/2021 - REQUER do Exmo. Sr. Prefeito Municipal, a recuperação da via de acesso à localidade de Bastiões - Distrito de Aruaru, neste Município, na forma que indica.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/224/requerimentos_11a-4.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/224/requerimentos_11a-4.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 102/2021 - REQUER do Exmo. Sr. Prefeito Municipal, a aquisição de terreno para ampliação do Cemitério do Distrito de Aruaru, neste Município, na forma que indica.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/225/requerimentos_11a-3.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/225/requerimentos_11a-3.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 103/2021 - REQUER DA SESA-MN, que seja promovida a abertura de pelo menos uma UBS da Sede Urbana de nosso Município durante os finais de semana e feriados, na forma que indica.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/226/requerimentos_11a-2.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/226/requerimentos_11a-2.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, a colocação de placas indicativas para os logradouros públicos (Ruas e Praças) localizados no Bairro Vazantes, Sede Urbana de Morada Nova/CE, na forma que indica.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/227/requerimentos_11a-1.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/227/requerimentos_11a-1.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 105/2021 - REQUER DA AMT-MN, a colocação de sinalização (horizontal e vertical) em frente as UBSs (Postos de Saúde) e Escolas Públicas localizados na Sede Urbana de nosso Município, na forma que indica.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/229/requerimento_106.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/229/requerimento_106.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 106/2021 - REUQER DA SEAGRI-MN, a instalação de um dessalinizador para o Assentamento da LAgoa da Serra - Timbaúba, Distrito de Boa Água, neste Município, na forma que indica.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/230/requerimento_107.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/230/requerimento_107.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 107/2021 - REQUER DA SEINFRA-MN, a construção de uma passagem molhada para a entrada do Assentamento Angico - Santo Antônio, Distrito de Boa Água, neste Município, na forma que indica.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/231/requerimento_108.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/231/requerimento_108.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 108/2021 - REQUER DA SEDUC-MN, a reforma completa da Escola de Educação Básica Ana Nogueira Maia, localizada na Sede do Distrito de Pedras, neste Município, na forma que indica.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/239/requerimentos_13_sessao-6.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/239/requerimentos_13_sessao-6.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 109/2021 - REQUER DA SEINFRA-MN, a reforma urgente na estrutura física do antigo Hotel Municipal de Morada Nova - Ceará, na forma que indica.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/240/requerimentos_13_sessao-5.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/240/requerimentos_13_sessao-5.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 110/2021 - REQUER DA SEINFRA-MN, a construção de um muro de contenção na lateral da Areninha localizada no Distrito de Lagoa Grande, neste Município, na forma que indica.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/241/requerimentos_13_sessao-4.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/241/requerimentos_13_sessao-4.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 111/2021 - REQUER DA SEINFRA-MN, uma revisão e substituição de 14 (quatorze) lâmpadas de iluminação pública e a instalação de mais 02 (duas) luminárias no Assentamento Amazonas - Distrito de Aruaru, na forma que indica.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/242/requerimentos_13_sessao-3.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/242/requerimentos_13_sessao-3.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 112/2021 - REQUER DA SEINFRA-MN, a revisão e ampliação da iluminação do Cemitério público do Distrito de Aruaru, na forma que indica.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/243/requerimentos_13_sessao-2.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/243/requerimentos_13_sessao-2.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 113/2021 - REQUER DA IMAMN-MN, a limpeza do Cemitério da Comunidade de Juazeiro da Quintina, neste Município, na forma que indica.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/244/requerimentos_13_sessao-1.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/244/requerimentos_13_sessao-1.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 114/2021 - REQUER DA SESA-MN, o envio URGENTE de um profissional médico para realizar atendimentos junto aos moradores da Comunidade de Boa Água, na forma que indica.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/263/requer_94_ao_115-1.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/263/requer_94_ao_115-1.pdf</t>
   </si>
   <si>
     <t>REQUER DO IMAMN-MN, a instalação de uma rota que colete o lixo das Comunidades do Parque Primavera e Ramalhete - Sede Rural deste Município, na forma que indica.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/270/req_116_a_135-20.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/270/req_116_a_135-20.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, a recuperação do corredor que liga Juazeiro da Quitina ao rio desta localidade, na forma que indica.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/271/req_116_a_135-19.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/271/req_116_a_135-19.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEAGRI-MN, o conserto da bomba do poço profundo da localidade Salão bem como o conserto do poço profundo do Assentamento Salão, Distrito de Boa Água, neste Município, na forma que indica.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/272/req_116_a_135-18.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/272/req_116_a_135-18.pdf</t>
   </si>
   <si>
     <t>REQUER do Exmo. Sr. Prefeito Municipal, a isenção da cobrança do Alvará de funcionamento para os comerciantes do nosso Município pelo período de 02 (dois) anos (2021-2022), na forma que indica.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/273/req_116_a_135-17.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/273/req_116_a_135-17.pdf</t>
   </si>
   <si>
     <t>REQUER do Exmo. Sr. Prefeito Municipal, a instalação de lâmpadas LED para garantir mais visibilidade noturna da sede do Distrito de Aruaru, na forma que indica.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/274/req_116_a_135-16.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/274/req_116_a_135-16.pdf</t>
   </si>
   <si>
     <t>REQUER DA SESA-MN, a relação completa das equipes de saúde da Família, na forma que indica.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/275/req_116_a_135-15.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/275/req_116_a_135-15.pdf</t>
   </si>
   <si>
     <t>REQUER DA SESA-MN, a realização de manutenção preventivas e corretivas dos veículos e caso estes estejam passando por manutenções, enviar relatório contendo os serviços que estão sendo realizados acompanhando de cópias das notas fiscais que comprovem esses serviços, sejam de ambulâncias, microônibus r ônibus que fazem o transporte dos pacientes, na forma que indica.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/276/req_116_a_135-14.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/276/req_116_a_135-14.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEAGRI-MN, a doação de 20m (vinte metros) de lona para silo aos agricultores do nosso Município, na forma que indica.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/277/req_116_a_135-13.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/277/req_116_a_135-13.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, a recuperação, como tampa buraco e limpeza da rua Raimundo Ferreira Cosmo no Bairro Padre Assis Monteiro, Sede Urbana deste Município, na forma que indica.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/278/req_116_a_135-12.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/278/req_116_a_135-12.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, a recuperação de pontos críticos da estrada principal que liga Morada Nova ao Distrito de Lagoa Grande como também estradas que dão acesso às comunidades que compõem o mesmo Distrito, na forma que indica.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/279/req_116_a_135-11.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/279/req_116_a_135-11.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, a recuperação da calçada do entorno da Lagoa da Salina, na forma que indica.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/280/req_116_a_135-10.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/280/req_116_a_135-10.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, a recuperação de pontos críticos da estrada (Estrada Velha) que liga Morada Nova ao Distrito do Juazeiro da Quintina, na forma que indica.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/281/req_116_a_135-9.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/281/req_116_a_135-9.pdf</t>
   </si>
   <si>
     <t>REQUER do Exmo. Sr. Prefeito Municipal, que no próximo Decreto Municipal, destinado ao combate da pandemia do COVID19, seja flexibilizada a abertura de igrejas, academias e restaurantes, tudo na forma como disciplinado pelo Decreto Estadual, na forma que indica.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/282/req_116_a_135-8.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/282/req_116_a_135-8.pdf</t>
   </si>
   <si>
     <t>REQUER DA SESA-MN, cópia das portarias abaixo relacionadas, referentes aos recursos para enfrentamento ao COVID recebidos pelo Município, bem como os referidos gastos oriundos dos recursos, na forma que indica.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/283/req_116_a_135-7.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/283/req_116_a_135-7.pdf</t>
   </si>
   <si>
     <t>REQUER do Exmo. Sr. Prefeito Municipal, que seja realizada a reforma do Prédio da Escola Municipal Henrique Eduardo Girão, situada no Bairro Hermógenes Henrique Girão (Parque de Exposições), na Sede deste município, na forma que indica.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>MARQUINHOS VIANA</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/269/req_116_a_135-6.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/269/req_116_a_135-6.pdf</t>
   </si>
   <si>
     <t>REQUER do Exmo. Sr. Prefeito Municipal, que seja realizada a restauração da Estrada que liga a CE-265 até a Sede do Distrito de Pedras, neste Município, na forma que indica.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/268/req_116_a_135-5.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/268/req_116_a_135-5.pdf</t>
   </si>
   <si>
     <t>REQUER do Exmo. Sr. Prefeito Municipal, que seja realizada a recuperação da Avenida Prefeito Raimundo José Rabelo - antiga Santos Dumont, na Sede deste Município, na forma que indica.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/267/req_116_a_135-4.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/267/req_116_a_135-4.pdf</t>
   </si>
   <si>
     <t>REQUER do Exmo. Sr. Prefeito Municipal, providencias no sentido de que seja concluída a obra do calçamento da Rua e da Travessa Conrado Machado, na Sede deste Município, na forma que indica.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/266/req_116_a_135-3.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/266/req_116_a_135-3.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEDUC-MN, que seja realizada a reforma do Prédio da Escola Municipal Henrique Eduardo Girão, situada no Bairro Hermógenes Henrique Girão (Parque de Exposição), na Sede deste Município, na forma que indica.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/265/req_116_a_135-2.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/265/req_116_a_135-2.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, que seja realizada a restauração da Estrada que liga a CE-265 até a sede do Distrito de Pedras, neste Município, na forma que indica.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/264/req_116_a_135-1.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/264/req_116_a_135-1.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, que seja realizada a recuperação da Avenida Prefeito Raimundo José Rabelo - antiga Santos Dumont, na Sede deste Município, na forma que indica.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/284/req_136_a_157-26.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/284/req_136_a_157-26.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, providências no sentido de que seja concluída a obra do calçamento da Rua e da Travessa Conrado Machado, na sede deste município, na forma que indica.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/285/req_136_a_157-25.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/285/req_136_a_157-25.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, a recuperação da Rua de Fátima, localizada na Comunidade de Patos - Distrito de Aruaru, neste município, na forma que indica.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/286/req_136_a_157-24.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/286/req_136_a_157-24.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, a construção de 03 (três) bueiros, recuperação da Rua de Fátima, localizada na Comunidade de Patos - Distrito de Aruaru, neste município, na forma que indica.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/287/req_136_a_157-23.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/287/req_136_a_157-23.pdf</t>
   </si>
   <si>
     <t>REQUER DA IMAMN, providências com relação ao lixo produzido pelos moradores do Residencial GranVille, localizado na Sede Urbana deste município, na forma que indica.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/288/req_136_a_157-22.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/288/req_136_a_157-22.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEAI-MN, informações a respeito da execução do projeto do abrigo para os animais em estado de abandono na sede do município de Morada Nova, na forma que indica.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/289/req_136_a_157-21.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/289/req_136_a_157-21.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEAI-MN, o estudo de viabilidade financeira, na perspectiva de estabelecer parcerias com a FTA (Força Tarefa Animal), para aquisição de medicamentos e alimentação para os animais que vivem em estado de abandono no município de Morada Nova, na forma que indica.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/290/req_136_a_157-18.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/290/req_136_a_157-18.pdf</t>
   </si>
   <si>
     <t>REQUER do Exmo. Sr. Prefeito Municipal, em conjunto com a Prefeita Municipal de Ocara a construção/reforma da estrada que liga o Distrito de Aruaru - Morada Nova ao Município de Ocara na travessia do Rio Piragi que divide os dois Municípios, na forma que indica.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/291/req_136_a_157-17.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/291/req_136_a_157-17.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, que envie o planejamento e/ou cronograma com vistas a recuperação das estradas que dão acessos a todos as comunidades e distritos de nosso município, na forma que indica.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/292/req_136_a_157-16.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/292/req_136_a_157-16.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, a instalação e recuperação com URGÊNCIA, da iluminação pública da Rua Egída Muniz Zacarias, no Bairro São Francisco - Sede Urbana de nosso Município, na forma que indica.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/293/req_136_a_157-15.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/293/req_136_a_157-15.pdf</t>
   </si>
   <si>
     <t>REQUER DA SESA-MN, o retorno das tendas que antes estavam colocadas nas proximidades das agências do Banco do Brasil e Banco do Bradesco, situadas na Sede Urbana de nosso Município, na forma que indica.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/294/req_136_a_157-14.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/294/req_136_a_157-14.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEDUC-MN, o envio de relatório informando como está o andamento e/ou cronograma dos serviços de reforma que estão sendo realizados nas Escolas Públicas Municipais de Morada Nova, na forma que indica.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/295/req_136_a_157-13.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/295/req_136_a_157-13.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, a restauração da Praça da Comunidade de Lagoa do Tapuio neste Município, na forma que indica.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/296/req_136_a_157-12.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/296/req_136_a_157-12.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, que seja feita uma avaliação técnica da estrutura física da ponte localizada na Rua Mancio Rodrigues, Bairro 02 de Agosto - sede Urbana deste Município, na forma que indica.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/297/req_136_a_157-11.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/297/req_136_a_157-11.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, a implantação da rede de esgotamento sanitário da Rua Raul Nogueira, no trecho compreendido entre os números 400 e 450, Bairro 02 de Agosto - sede Urbana deste Município, na forma que indica.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>JANE MARTINS</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/298/req_136_a_157-10.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/298/req_136_a_157-10.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, a realização de uma inspeção técnica em toda estrutura da varanda salina, para que seja analisado suas condições, na forma que indica.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/299/req_136_a_157-9.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/299/req_136_a_157-9.pdf</t>
   </si>
   <si>
     <t>REQUER DO SAAE-MN, uma estudo técnico para ampliação do Sistema de Abastecimento da Sede do Distrito do Roldão até as Comunidades de Bonfim e Tricheiras, neste Município, na forma que indica.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/300/req_136_a_157-8.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/300/req_136_a_157-8.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEAI-MN, informações a respeito da constituição do COMJUV - Conselho Municipal da Juventude conforme Lei 1.905/2019, na forma que indica.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/301/req_136_a_157-7.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/301/req_136_a_157-7.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEAGRI-MN, a instalação de um poço profundo no Assentamento Papagaio, localizado na Comunidade de Bom Jesus - Distrito de Boa Água, neste Município, na forma que indica.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/302/req_136_a_157-6.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/302/req_136_a_157-6.pdf</t>
   </si>
   <si>
     <t>REQUER DA SESA-MN, a recuperação de uma sala de aula na antiga Escola de Ensino Fundamental localizada na Comunidade de Bom Jesus - Distrito de Boa Água, para que ali possam ser realizados atendimentos médicos, na forma que indica.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/303/req_136_a_157-5.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/303/req_136_a_157-5.pdf</t>
   </si>
   <si>
     <t>REQUER DA SESA-MN, que seja disponibilizada ao público em geral a lista de vacinação ao combate do COVID19 em nosso Município, na forma que indica.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/304/req_136_a_157-2.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/304/req_136_a_157-2.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, a realização de serviços de drenagem na entrada da Sede do Distrito de Aruaru, neste Município, na forma que indica.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/305/req_136_a_157-1.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/305/req_136_a_157-1.pdf</t>
   </si>
   <si>
     <t>REQUER DA SESA-MN, o envio de todo processo seguido por essa Secretaria para o recebimento das vacinas da COVID19, na forma que indica,</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/215/indicacao_n._004-202_isencao_de_alvara_-_raquel_marquinhos_weder.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/215/indicacao_n._004-202_isencao_de_alvara_-_raquel_marquinhos_weder.pdf</t>
   </si>
   <si>
     <t>PROJETO DE INDICAÇÃO Nº 004/2021 - INDICA A CONCESSÃO DE ISENÇÃO DA COBRANÇA DA TAXA DE FISCALIZAÇÃO, LOCALIZAÇÃO E FUNCIONAMENTO - ALVARÁ 2021 - A TODOS OS PROFISSIONAIS E EMPRESAS REGISTRADAS E SITUADAS NO MUNICÍPIO DE MORADA NOVA/CE, QUE TIVERAM AS SUAS ATIVIDADES PREJUDICADAS EM RAZÃO DA SITUAÇÃO DE EMERGÊNCIA DECRETADA PARA ENFRENTAMENTO DA COVID-19.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/306/proj._lei_no_06.2021-_denomina_o_centro_municipal_de_reciclagem_-_gleide_rabelo.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/306/proj._lei_no_06.2021-_denomina_o_centro_municipal_de_reciclagem_-_gleide_rabelo.pdf</t>
   </si>
   <si>
     <t>PROJETO INDICAÇÃO Nº006/2021: DENOMINA DE "RITA PEREIRA DA SILVA" A CENTRAL MUNICIPAL DE  RECICLAGEM - CMR, LOCALIZADA NA ESTRADA DE ACESSO AO BAIRRO IRAPUÃ NOBRE "DNOCS", NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/307/proj._lei_no_07.2021_-_considera_utilidade_publica_-_liga_moradanovense_de_futebol_-_marquinho_da_ana.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/307/proj._lei_no_07.2021_-_considera_utilidade_publica_-_liga_moradanovense_de_futebol_-_marquinho_da_ana.pdf</t>
   </si>
   <si>
     <t>PROJETO INDICAÇÃO Nº 007/2021: CONSIDERA DE UTILIDADE PÚBLICA A LIGA MORADANOVENSE DE FUTEBOL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/157/projeto_de_lei_08_2021_-_propositora_ver._raquel_girao_1.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/157/projeto_de_lei_08_2021_-_propositora_ver._raquel_girao_1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE INDICAÇÃO Nº 008/2021 - Estabelece as igrejas, os templos religiosos de qualquer culto e as Comunidades Missionárias como atividade essencial em períodos de calamidade pública no Município de Morada Nova.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/184/projeto_de__indicacao.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/184/projeto_de__indicacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE INDICAÇÃO Nº  001/2021 - Dispões sobre a criação do Auxilio Emergencial Municipal Temporário para as famílias de Morada Nova, inscritas no Cadastro Único (Cad Único), na lista das famílias inseridas com 1/2 salário mínimo e com cadastro atualizado, onde comprova o estado de vulnerabilidade e dá outras providências.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/185/projeto_indicacao_02.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/185/projeto_indicacao_02.pdf</t>
   </si>
   <si>
     <t>PROJETO DE INDICAÇÃO Nº 002/2021 - Autoriza o Poder Executivo Municipal conceder isenção do pagamento da tarifa de água da população de baixa renda do Município de Morada Nova do Estado do Ceará, em decorrência do período de pandemia do COVID19.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/189/projeto_de_indicacao_011-2021.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/189/projeto_de_indicacao_011-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE INDICAÇÃO Nº 011/2021 - INDICA A CRIAÇÃO DE PROGRAMA DE AUXÍLIO FINANCEIRO NO CUSTEIO DE HORAS DE MÁQUINAS AGRÍCOLAS AOS PRODUTORES RURAIS, CONCEDENDO INCENTIVO ESPECIAL PARA A REALIZAÇÃO DE MELHORIAS NAS CONDIÇÕES DE ESCOAMENTO DA PRODUÇÃO, PLANTIO E AMPLIAÇÃO DE LAVOURAS NAS PROPRIEDADES RURAIS DO MUNICÍPIO DE MORADA NOVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/237/projeto_de_indicacao_00-2021-_gleide-_dispoe_sobre_a_criacao_da_politica_municipal_de_protecao_e_bem-estar_animal_1.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/237/projeto_de_indicacao_00-2021-_gleide-_dispoe_sobre_a_criacao_da_politica_municipal_de_protecao_e_bem-estar_animal_1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE INDICAÇÃO - INDICA A CRIAÇÃO DA POLÍTICA MUNICIPAL DE PROTEÇÃO E BEM-ESTAR ANIMAL NO AMBITO DO MUNICÍPIO DE MORADA NOVA/CE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/238/projeto_de_indicacao_06-2021.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/238/projeto_de_indicacao_06-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE INDICAÇÃO - INSTITUI GRATIFICAÇÃO EXTRAORDINÁRIA DE INCENTIVO AOS PROFISSIONAIS DA SAÚDE - GEIPS-COV19, COM ATUAÇÃO NO COMBATE AO COVID-19, A SER CONCEDIDA ATÉ 31 DE DEZEMBRO DE 2021, NO MUNICÍPIO DE MORADA NOVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/313/indicacao_n._008-2021_programa_de_empregos_para_jovens_em_abrigo_-marquinho_da_ana_em_28.05.2021.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/313/indicacao_n._008-2021_programa_de_empregos_para_jovens_em_abrigo_-marquinho_da_ana_em_28.05.2021.pdf</t>
   </si>
   <si>
     <t>OBJETO: Indica a criação de programa de oportunidade de aprendizagem e geração de renda para jovens/adolescentes a partir de 16 anos de abrigos/acolhimento e estabelecimentos congêneres, bem como que estejam em processo de acompanhamento pelo Centro de Referência Especializado de Assistência Social - CREAS, no âmbito do município de Morada Nova/CE e dá outras providências.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/314/indicacao_n._009-2021_disciplina_a_criacao_de_cemiterios_-_raquel_girao_28.05.2021.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/314/indicacao_n._009-2021_disciplina_a_criacao_de_cemiterios_-_raquel_girao_28.05.2021.pdf</t>
   </si>
   <si>
     <t>OBJETO: DISCIPLINA A CRIAÇÃO, CONSTRUÇÃO E FUNCIONAMENTO DE CEMITÉRIOS E CREMATÓRIOS PÚBLICOS E PARTICULARES NO AMBITO DO_x000D_
 MUNICÍPIO DE MORADA NOVA/CE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/153/mensagem_no_001-2021_-_projeto_lei_no_01-2020_-_pmmn.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/153/mensagem_no_001-2021_-_projeto_lei_no_01-2020_-_pmmn.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 001/2021 - Dispõe sobre o reajuste da remuneração dos servidores públicos municipais, dos aposentados e pensionistas vinculados ao regime próprio de previdência, para adequação ao piso mínimo nacional e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/131/mensagem_no_002-2021_-_projeto_lei_no_02-2020_-_pmmn.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/131/mensagem_no_002-2021_-_projeto_lei_no_02-2020_-_pmmn.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 002/2021 - ALTERA O DISPOSITIVO DA LEI Nº1.637, DE 16 DE OUTUBRO DE 2013, QUE VERSAM SOBRE IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA - ISSQS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/132/mensagem_no_003-2021_-_projeto_lei_no_03-2020_-_pmmn.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/132/mensagem_no_003-2021_-_projeto_lei_no_03-2020_-_pmmn.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 003/2021 - Dispõe sobre cobrança extrajudicial da dívida ativa de créditos tributários e não tributários, através de protesto e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/133/mensagem_no_004-2021_-_projeto_lei_no_04-2020_-_pmmn.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/133/mensagem_no_004-2021_-_projeto_lei_no_04-2020_-_pmmn.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 004/2021 - Institui o Programa de Recuperação Fiscal - REFIS 2021 no município de Morada Nova - CE, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/134/mensagem_no_005-2021_-_projeto_lei_no_05-2020_-_pmmn.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/134/mensagem_no_005-2021_-_projeto_lei_no_05-2020_-_pmmn.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 005/2021 - Dispõe sobre informações a serem prestadas pelos estabelecimentos comerciais que utilizem os serviços de cartões de crédito e/ou débito e pelas administradoras de cartões de crédito e/ou débito em conta corrente e demais estabelecimentos similares.</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/135/mensagem_no_006-2021_-_projeto_de_lei_no_006-2021.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/135/mensagem_no_006-2021_-_projeto_de_lei_no_006-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 006/2021 - Autoriza abrir adicional ao Orçamento do exercicio financeiro de 2021 da Prefeitura Municipal de Morada Nova, o crédito especial no valor de R$ 499.931,42, para fins que indica.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/183/mensagem_no_007.2021_-_proj._lei_no_07.2021.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/183/mensagem_no_007.2021_-_proj._lei_no_07.2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 007/2021 - Cria, no âmbito da Prefeitura Municipal de Morada Nova - CE, os cargos de provimento efetivo que indica, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/156/mensagem_08.2021.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/156/mensagem_08.2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 008/2021 - Aprova a revisão do plano municipal de Saneamento Básico de Morada Nova.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/173/mensagem_009_2021_-_projeto_de_lei_010-2021.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/173/mensagem_009_2021_-_projeto_de_lei_010-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 010/2021 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR "CHROMEBOOKS" AOS PROFESSORES DA REDE PÚBLICA MUNICIPAL DE ENSINO DO MUNICÍPIO DE MORADA NOVA - CE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/174/mensagem_010_2021_-_projeto_de_lei_011-2021.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/174/mensagem_010_2021_-_projeto_de_lei_011-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 011/2021 - DESAFETA DE SEU USO ESPECIAL PARA DOMINICAL O IMÓVEL QUE INDICA E AUTORIZA A CESSÃO DE BENS E IMÓVEIS.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/175/mensagem_011_2021_-_projeto_de_lei_012-2021.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/175/mensagem_011_2021_-_projeto_de_lei_012-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 012/2021 - DISPÕE SOBRE A REESTRUTURAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO NO MUNICÍPIO DE MORADA NOVA - CACS - FUNDEB NO ÂMBITO DO MUNICÍPIO DE MORADA NOVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/190/proj_de_lei_no_014_2021__programa_todos_por_elas_-_ver_gleide_rabelo.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/190/proj_de_lei_no_014_2021__programa_todos_por_elas_-_ver_gleide_rabelo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 014/2021 - INSTITUI , NO ÂMBITO MUNICIPAL, O PROGRAMA TODOS POR ELA, DESTINADO AO ACOLHIMENTO E APOIO ÀS MULHERES EM SITUAÇÃO DE VIOLÊNCIA DOMÉSTICA E FAMILIAR.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/199/projeto_no_15.2020.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/199/projeto_no_15.2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 015/2021 -  Ratifica o protocolo de intenções firmados entre os Municípios Brasileiros, com finalidade de adquirir vacinas para combate à pandemia do coronavírus; medicamentos, insumos e equipamentos na área da saúde.2</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>PROJETO DE LEI 016/2021 - Dispõe sobre o plantão médico e institui o sobreaviso médico no âmbito Secretaria de Saúde do Município e dá outras providências.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/214/projeto_lei_017-2021.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/214/projeto_lei_017-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 017/2021 - DISPÕE SOBRE O PLANTÃO MÉDICO E INSTITUI O SOBREAVISO MÉDICO NO ÂMBITO DA SECRETARIA DE SAÚDE DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/228/ldo_2022.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/228/ldo_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/232/mensagem_no_004.2021_-_proj._lei_no_19-2021_-_areninha_-_lagoa_barbada.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/232/mensagem_no_004.2021_-_proj._lei_no_19-2021_-_areninha_-_lagoa_barbada.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 019/2021 - DENOMINA DE "JOSÉ CLEITON MARTINS RABELO (PITANTA)" A QUADRA ESPORTIVA DA ESCOLA LAGOA DA BARBADA, NO DISTRITO DE LAGOA GRANDE, NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>JOSÉ VANDERLEY NOGUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/233/mensagem_no_017.2021_-_proj._lei_020.2021_-_altera_lei_n._1571-2011_e_1789-2017.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/233/mensagem_no_017.2021_-_proj._lei_020.2021_-_altera_lei_n._1571-2011_e_1789-2017.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 0210/2021 - ALTERA AS LEIS Nº 1.571, DE 10 DE OUTUBRO DE 2011, E Nº 1.789, DE 30 DE JANEIRO DE 2017.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 022/2021 - ALTERA A LEI Nº 1.804, DE 22 DE MAIO DE 2017, QUE DISPÕE SOBRE O MODELO DE GESTÃO DO PODER EXECUTIVO MUNICIPAL DE MORADA NOVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/234/mensagem_no_018.2021_-_proj._lei_021.2021_-_altera_lei_n._1807-2017.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/234/mensagem_no_018.2021_-_proj._lei_021.2021_-_altera_lei_n._1807-2017.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 021/2021 - ALTERA A REDAÇÃO DOS ARTIGOS QUE INDICA DA LEI Nº 1.807, DE 1º DE JUNHO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/236/mensagem_no_019.2021_-_proj._lei_023.2021_-_altera_lei_n._1.784.2011.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/236/mensagem_no_019.2021_-_proj._lei_023.2021_-_altera_lei_n._1.784.2011.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 023/2021 - ALTERA A LEI Nº 1.784, DE 31 DE AGOSTO DE 2011, PARA CRIAR, NO ÂMBITO DA AUTARQUIA MUNICIPAL DE TRÂNSITO DE MORADA NOVA, OS CARGOS QUE INDICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/309/mensagem_022_-_gratificacao_extraordinaria.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/309/mensagem_022_-_gratificacao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>INSTITUI GRATIFICAÇÃO EXTRAORDINÁRIA AOS SERVIDORES / TRABALHADORES DA SAÚDE QUE DESEMPENHARAM E DESEMPENHAM SUAS FUNÇÕES DURANTE A VIGÊNCIA DA CALAMIDADE DE SAÚDE PÚBLICA DECORRENTE DO CORONAVÍRUS (COVID-19), E DÁ OUTRAS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/310/mensagem_023_-_subvencao_atalaia.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/310/mensagem_023_-_subvencao_atalaia.pdf</t>
   </si>
   <si>
     <t>CONCEDE SUBVENÇÃO AO CENTRO DE RECUPERAÇÃO TERAPÊUTICA ATALAIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/311/mensagem_024_-_doacao_de_imovel_associacao_dos_vaqueiros.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/311/mensagem_024_-_doacao_de_imovel_associacao_dos_vaqueiros.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A DOAR O IMÓVEL QUE INDICA À ASSOCIAÇÃO DOS VAQUEIROS E CRIADORES DE MORADA NOVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>PEL</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA À LEI ORGÂNICA</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/312/emenda_a_lei_organica_01.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/312/emenda_a_lei_organica_01.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ORGÂNICA DO MUNICÍPIO DE MORADA NOVA PARA ACRESCENTAR AO ARTIGO 75 DO INCISO XXII E §1º, §2º E §3º; ALTERANDO O ARTIGO 79, ALTERA O ARTIGO 80 E SEU PARÁGRAFO ÚNICO, ALTERA O CAPUT DP ARTIGO 81; TRANSFORMA O PARÁGRAFO ÚNICO DO ARTIGO 81 EM §1º, ACRESCENTA O §2º, §3º R §4º AO ARTIGO 81, PARA QUE COM ISSO FIQUE ESTABELECIDO PRAZO PARA QUE O EXECUTIVO MUNICIPAL (PREFEITO, SECRETÁRIOS MUNICIPAIS E PRESIDENTES DE AUTARQUIAS) RESPONDA SOBRE A POSSIBILIDADE OU NÃO DE CUMPRIMENTO A REQUERIMENTOS E PROJETOS DE INDICAÇÕES DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/130/projeto_resolucao_no_001-2021_-_ver_raquel_girao.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/130/projeto_resolucao_no_001-2021_-_ver_raquel_girao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 001/2021 - Criação da Comissão Permanente dos Direitos da Mulher.</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/154/projeto_resolucao_no_002.2021_-_mesa_diretora.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/154/projeto_resolucao_no_002.2021_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 002/2021 - Trata-se de revisão anual aos servidores efetivos da Câmara Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/155/projeto_resolucao_no_003.2021_-_mesa_diretora.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/155/projeto_resolucao_no_003.2021_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 003/2021 - Trata-se da revisão anual aos servidores que ocupam o cargo em comissão que encontra-se com seus vencimentos em desacordo com o salário mínimo vigente no país.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/245/proj._resolucao_no_05.2021-_marquinhos-_denomina_a_sala_de_reunioes_da_camara.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/245/proj._resolucao_no_05.2021-_marquinhos-_denomina_a_sala_de_reunioes_da_camara.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 005/2021 - DENOMINA DE "SALA DE REUNIÕES JOSEFA MARCIONÍLIA DOS SANTOS" A SALA DE REUNIÕES, LOCALIZADA NO ANEXO I DO EDIFÍCIO VEREADOR JOÃO FAGUNDES FILHO - "PRETINHO DA BOA ÁGUA" - DÁ CÂMARA MUNICIPAL DE MORADA NOVA / CE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA</t>
   </si>
   <si>
     <t>CONLEG - COMISSÃO LEGISLAÇÃO, JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/246/emendas-5-6.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/246/emendas-5-6.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA Nº 004/2021 - MATÉRIA A SER MODIFICADA: PROJETO DE LEI Nº 021/2021, DE INICIATIVA DO PREFEITO MUNICIPAL CUJA EMENTA: "Altera a Lei nº 1.804, de 22 de maio de 2017, que dispõe sobre o modelo de gestão do Poder Executivo Municipal de Morada Nova e dá outras providências.".</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/248/emendas-1-2.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/248/emendas-1-2.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA Nº 005/2021 - MATÉRIA A SER MODIFICADA: PROJETO DE LEI Nº 022/2021, DE INICIATIVA DO PREFEITO MUNICIPAL CUJA EMENTA: "Altera a redação dos artigos que indica da Lei nº 1.807, de 1º de junho de 2017, e dá outras providências.".</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/247/emendas-3-4.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/247/emendas-3-4.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA Nº 006/2021 - MATÉRIA A SER MODIFICADA: PROJETO DE LEI Nº 023/2021, DE INICIATIVA DO PREFEITO MUNICIPAL CUJA EMENTA: " Altera a Lei nº 1.784, de 31 de agosto de 2011, para criar, no âmbito da Autarquia Municipal de Trânsito de Morada Nova, os cargos que indica, e dá outras providências.".</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/308/mensagem_021_-_altera_a_lei_das_os.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/308/mensagem_021_-_altera_a_lei_das_os.pdf</t>
   </si>
   <si>
     <t>SUPRIME E ALTERA DISPOSIÇÕES DA LEI Nº 1.941, DE 13 DE JANEIRO DE 2020.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2587,68 +2587,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/115/requerimentos_primeira_sessao-1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/116/requerimentos_primeira_sessao-2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/117/requerimentos_primeira_sessao-3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/118/requerimentos_primeira_sessao-4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/119/requerimentos_primeira_sessao-5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/120/requerimentos_primeira_sessao-6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/121/requerimentos_primeira_sessao-7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/122/requerimentos_primeira_sessao-8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/123/requerimentos_primeira_sessao-9.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/124/requerimentos_primeira_sessao-10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/125/requerimentos_primeira_sessao-11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/126/requerimentos_primeira_sessao-12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/128/requerimentos_primeira_sessao-14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/129/requerimentos_primeira_sessao-15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/249/req_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/136/ordem_do_dia_segunda_sessao-1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/137/ordem_do_dia_segunda_sessao-2.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/138/ordem_do_dia_segunda_sessao-3.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/139/ordem_do_dia_segunda_sessao-4.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/141/ordem_do_dia_segunda_sessao-6.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/142/ordem_do_dia_segunda_sessao-7.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/143/ordem_do_dia_segunda_sessao-8.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/144/ordem_do_dia_segunda_sessao-9.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/145/ordem_do_dia_segunda_sessao-10.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/146/ordem_do_dia_segunda_sessao-11.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/147/ordem_do_dia_segunda_sessao-12.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/148/ordem_do_dia_segunda_sessao-13.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/149/ordem_do_dia_segunda_sessao-14.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/150/ordem_do_dia_segunda_sessao-15.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/151/ordem_do_dia_segunda_sessao-16.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/152/ordem_do_dia_segunda_sessao-17.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/158/requerimentos_-_sessao_19_02_2021-1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/159/requerimentos_-_sessao_19_02_2021-2.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/160/requerimentos_-_sessao_19_02_2021-3.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/161/requerimentos_-_sessao_19_02_2021-4.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/162/requerimentos_-_sessao_19_02_2021-5.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/163/requerimentos_-_sessao_19_02_2021-6.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/164/requerimentos_-_sessao_19_02_2021-7.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/165/requerimentos_-_sessao_19_02_2021-8.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/166/requerimentos_-_sessao_19_02_2021-9.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/167/requerimentos_-_sessao_19_02_2021-10.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/168/requerimentos_-_sessao_19_02_2021-11.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/169/requerimentos_-_sessao_19_02_2021-12.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/170/requerimentos_-_sessao_19_02_2021-13.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/172/requerimentos_-_sessao_19_02_2021-15.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/250/req_49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/176/requerimentos_quinta_sessao-7.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/177/requerimentos_quinta_sessao-6.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/178/requerimentos_quinta_sessao-5.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/179/requerimentos_quinta_sessao-4.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/181/requerimentos_quinta_sessao-2.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/182/requerimentos_quinta_sessao-1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/213/57_ao_69_requerimento-13.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/212/57_ao_69_requerimento-12.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/211/57_ao_69_requerimento-11.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/210/57_ao_69_requerimento-10.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/209/57_ao_69_requerimento-9.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/208/57_ao_69_requerimento-8.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/206/57_ao_69_requerimento-6.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/205/57_ao_69_requerimento-5.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/204/57_ao_69_requerimento-4.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/203/57_ao_69_requerimento-3.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/202/57_ao_69_requerimento-2.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/201/57_ao_69_requerimento-1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/186/requerimentos-1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/187/requerimentos-2.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/188/requerimentos-3.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/262/req_73_ao_84-12.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/260/req_73_ao_84-10.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/261/req_73_ao_84-11.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/259/req_73_ao_84-9.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/258/req_73_ao_84-8.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/257/req_73_ao_84-7.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/256/req_73_ao_84-6.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/255/req_73_ao_84-5.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/254/req_73_ao_84-4.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/253/req_73_ao_84-3.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/252/req_73_ao_84-2.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/251/req_73_ao_84-1.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/191/requerimento_085-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/192/requerimento_086-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/193/requerimento_087-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/194/requerimento_088-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/195/requerimento_089-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/196/requerimento_090-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/197/requerimento_091-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/198/requerimento_092-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/216/requerimentos_11a-12.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/217/requerimentos_11a-11.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/218/requerimentos_11a-10.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/219/requerimentos_11a-9.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/220/requerimentos_11a-8.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/221/requerimentos_11a-7.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/222/requerimentos_11a-6.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/223/requerimentos_11a-5.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/224/requerimentos_11a-4.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/225/requerimentos_11a-3.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/226/requerimentos_11a-2.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/227/requerimentos_11a-1.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/229/requerimento_106.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/230/requerimento_107.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/231/requerimento_108.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/239/requerimentos_13_sessao-6.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/240/requerimentos_13_sessao-5.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/241/requerimentos_13_sessao-4.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/242/requerimentos_13_sessao-3.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/243/requerimentos_13_sessao-2.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/244/requerimentos_13_sessao-1.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/263/requer_94_ao_115-1.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/270/req_116_a_135-20.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/271/req_116_a_135-19.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/272/req_116_a_135-18.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/273/req_116_a_135-17.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/274/req_116_a_135-16.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/275/req_116_a_135-15.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/276/req_116_a_135-14.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/277/req_116_a_135-13.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/278/req_116_a_135-12.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/279/req_116_a_135-11.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/280/req_116_a_135-10.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/281/req_116_a_135-9.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/282/req_116_a_135-8.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/283/req_116_a_135-7.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/269/req_116_a_135-6.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/268/req_116_a_135-5.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/267/req_116_a_135-4.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/266/req_116_a_135-3.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/265/req_116_a_135-2.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/264/req_116_a_135-1.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/284/req_136_a_157-26.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/285/req_136_a_157-25.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/286/req_136_a_157-24.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/287/req_136_a_157-23.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/288/req_136_a_157-22.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/289/req_136_a_157-21.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/290/req_136_a_157-18.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/291/req_136_a_157-17.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/292/req_136_a_157-16.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/293/req_136_a_157-15.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/294/req_136_a_157-14.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/295/req_136_a_157-13.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/296/req_136_a_157-12.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/297/req_136_a_157-11.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/298/req_136_a_157-10.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/299/req_136_a_157-9.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/300/req_136_a_157-8.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/301/req_136_a_157-7.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/302/req_136_a_157-6.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/303/req_136_a_157-5.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/304/req_136_a_157-2.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/305/req_136_a_157-1.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/215/indicacao_n._004-202_isencao_de_alvara_-_raquel_marquinhos_weder.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/306/proj._lei_no_06.2021-_denomina_o_centro_municipal_de_reciclagem_-_gleide_rabelo.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/307/proj._lei_no_07.2021_-_considera_utilidade_publica_-_liga_moradanovense_de_futebol_-_marquinho_da_ana.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/157/projeto_de_lei_08_2021_-_propositora_ver._raquel_girao_1.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/184/projeto_de__indicacao.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/185/projeto_indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/189/projeto_de_indicacao_011-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/237/projeto_de_indicacao_00-2021-_gleide-_dispoe_sobre_a_criacao_da_politica_municipal_de_protecao_e_bem-estar_animal_1.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/238/projeto_de_indicacao_06-2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/313/indicacao_n._008-2021_programa_de_empregos_para_jovens_em_abrigo_-marquinho_da_ana_em_28.05.2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/314/indicacao_n._009-2021_disciplina_a_criacao_de_cemiterios_-_raquel_girao_28.05.2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/153/mensagem_no_001-2021_-_projeto_lei_no_01-2020_-_pmmn.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/131/mensagem_no_002-2021_-_projeto_lei_no_02-2020_-_pmmn.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/132/mensagem_no_003-2021_-_projeto_lei_no_03-2020_-_pmmn.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/133/mensagem_no_004-2021_-_projeto_lei_no_04-2020_-_pmmn.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/134/mensagem_no_005-2021_-_projeto_lei_no_05-2020_-_pmmn.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/135/mensagem_no_006-2021_-_projeto_de_lei_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/183/mensagem_no_007.2021_-_proj._lei_no_07.2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/156/mensagem_08.2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/173/mensagem_009_2021_-_projeto_de_lei_010-2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/174/mensagem_010_2021_-_projeto_de_lei_011-2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/175/mensagem_011_2021_-_projeto_de_lei_012-2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/190/proj_de_lei_no_014_2021__programa_todos_por_elas_-_ver_gleide_rabelo.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/199/projeto_no_15.2020.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/214/projeto_lei_017-2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/228/ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/232/mensagem_no_004.2021_-_proj._lei_no_19-2021_-_areninha_-_lagoa_barbada.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/233/mensagem_no_017.2021_-_proj._lei_020.2021_-_altera_lei_n._1571-2011_e_1789-2017.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/234/mensagem_no_018.2021_-_proj._lei_021.2021_-_altera_lei_n._1807-2017.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/236/mensagem_no_019.2021_-_proj._lei_023.2021_-_altera_lei_n._1.784.2011.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/309/mensagem_022_-_gratificacao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/310/mensagem_023_-_subvencao_atalaia.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/311/mensagem_024_-_doacao_de_imovel_associacao_dos_vaqueiros.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/312/emenda_a_lei_organica_01.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/130/projeto_resolucao_no_001-2021_-_ver_raquel_girao.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/154/projeto_resolucao_no_002.2021_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/155/projeto_resolucao_no_003.2021_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/245/proj._resolucao_no_05.2021-_marquinhos-_denomina_a_sala_de_reunioes_da_camara.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/246/emendas-5-6.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/248/emendas-1-2.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/247/emendas-3-4.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/308/mensagem_021_-_altera_a_lei_das_os.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/115/requerimentos_primeira_sessao-1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/116/requerimentos_primeira_sessao-2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/117/requerimentos_primeira_sessao-3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/118/requerimentos_primeira_sessao-4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/119/requerimentos_primeira_sessao-5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/120/requerimentos_primeira_sessao-6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/121/requerimentos_primeira_sessao-7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/122/requerimentos_primeira_sessao-8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/123/requerimentos_primeira_sessao-9.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/124/requerimentos_primeira_sessao-10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/125/requerimentos_primeira_sessao-11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/126/requerimentos_primeira_sessao-12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/128/requerimentos_primeira_sessao-14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/129/requerimentos_primeira_sessao-15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/249/req_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/136/ordem_do_dia_segunda_sessao-1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/137/ordem_do_dia_segunda_sessao-2.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/138/ordem_do_dia_segunda_sessao-3.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/139/ordem_do_dia_segunda_sessao-4.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/141/ordem_do_dia_segunda_sessao-6.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/142/ordem_do_dia_segunda_sessao-7.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/143/ordem_do_dia_segunda_sessao-8.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/144/ordem_do_dia_segunda_sessao-9.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/145/ordem_do_dia_segunda_sessao-10.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/146/ordem_do_dia_segunda_sessao-11.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/147/ordem_do_dia_segunda_sessao-12.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/148/ordem_do_dia_segunda_sessao-13.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/149/ordem_do_dia_segunda_sessao-14.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/150/ordem_do_dia_segunda_sessao-15.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/151/ordem_do_dia_segunda_sessao-16.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/152/ordem_do_dia_segunda_sessao-17.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/158/requerimentos_-_sessao_19_02_2021-1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/159/requerimentos_-_sessao_19_02_2021-2.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/160/requerimentos_-_sessao_19_02_2021-3.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/161/requerimentos_-_sessao_19_02_2021-4.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/162/requerimentos_-_sessao_19_02_2021-5.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/163/requerimentos_-_sessao_19_02_2021-6.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/164/requerimentos_-_sessao_19_02_2021-7.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/165/requerimentos_-_sessao_19_02_2021-8.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/166/requerimentos_-_sessao_19_02_2021-9.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/167/requerimentos_-_sessao_19_02_2021-10.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/168/requerimentos_-_sessao_19_02_2021-11.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/169/requerimentos_-_sessao_19_02_2021-12.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/170/requerimentos_-_sessao_19_02_2021-13.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/172/requerimentos_-_sessao_19_02_2021-15.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/250/req_49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/176/requerimentos_quinta_sessao-7.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/177/requerimentos_quinta_sessao-6.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/178/requerimentos_quinta_sessao-5.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/179/requerimentos_quinta_sessao-4.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/181/requerimentos_quinta_sessao-2.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/182/requerimentos_quinta_sessao-1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/213/57_ao_69_requerimento-13.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/212/57_ao_69_requerimento-12.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/211/57_ao_69_requerimento-11.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/210/57_ao_69_requerimento-10.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/209/57_ao_69_requerimento-9.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/208/57_ao_69_requerimento-8.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/206/57_ao_69_requerimento-6.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/205/57_ao_69_requerimento-5.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/204/57_ao_69_requerimento-4.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/203/57_ao_69_requerimento-3.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/202/57_ao_69_requerimento-2.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/201/57_ao_69_requerimento-1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/186/requerimentos-1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/187/requerimentos-2.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/188/requerimentos-3.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/262/req_73_ao_84-12.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/260/req_73_ao_84-10.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/261/req_73_ao_84-11.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/259/req_73_ao_84-9.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/258/req_73_ao_84-8.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/257/req_73_ao_84-7.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/256/req_73_ao_84-6.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/255/req_73_ao_84-5.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/254/req_73_ao_84-4.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/253/req_73_ao_84-3.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/252/req_73_ao_84-2.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/251/req_73_ao_84-1.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/191/requerimento_085-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/192/requerimento_086-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/193/requerimento_087-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/194/requerimento_088-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/195/requerimento_089-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/196/requerimento_090-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/197/requerimento_091-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/198/requerimento_092-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/216/requerimentos_11a-12.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/217/requerimentos_11a-11.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/218/requerimentos_11a-10.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/219/requerimentos_11a-9.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/220/requerimentos_11a-8.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/221/requerimentos_11a-7.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/222/requerimentos_11a-6.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/223/requerimentos_11a-5.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/224/requerimentos_11a-4.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/225/requerimentos_11a-3.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/226/requerimentos_11a-2.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/227/requerimentos_11a-1.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/229/requerimento_106.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/230/requerimento_107.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/231/requerimento_108.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/239/requerimentos_13_sessao-6.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/240/requerimentos_13_sessao-5.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/241/requerimentos_13_sessao-4.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/242/requerimentos_13_sessao-3.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/243/requerimentos_13_sessao-2.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/244/requerimentos_13_sessao-1.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/263/requer_94_ao_115-1.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/270/req_116_a_135-20.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/271/req_116_a_135-19.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/272/req_116_a_135-18.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/273/req_116_a_135-17.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/274/req_116_a_135-16.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/275/req_116_a_135-15.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/276/req_116_a_135-14.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/277/req_116_a_135-13.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/278/req_116_a_135-12.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/279/req_116_a_135-11.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/280/req_116_a_135-10.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/281/req_116_a_135-9.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/282/req_116_a_135-8.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/283/req_116_a_135-7.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/269/req_116_a_135-6.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/268/req_116_a_135-5.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/267/req_116_a_135-4.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/266/req_116_a_135-3.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/265/req_116_a_135-2.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/264/req_116_a_135-1.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/284/req_136_a_157-26.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/285/req_136_a_157-25.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/286/req_136_a_157-24.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/287/req_136_a_157-23.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/288/req_136_a_157-22.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/289/req_136_a_157-21.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/290/req_136_a_157-18.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/291/req_136_a_157-17.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/292/req_136_a_157-16.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/293/req_136_a_157-15.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/294/req_136_a_157-14.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/295/req_136_a_157-13.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/296/req_136_a_157-12.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/297/req_136_a_157-11.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/298/req_136_a_157-10.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/299/req_136_a_157-9.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/300/req_136_a_157-8.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/301/req_136_a_157-7.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/302/req_136_a_157-6.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/303/req_136_a_157-5.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/304/req_136_a_157-2.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/305/req_136_a_157-1.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/215/indicacao_n._004-202_isencao_de_alvara_-_raquel_marquinhos_weder.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/306/proj._lei_no_06.2021-_denomina_o_centro_municipal_de_reciclagem_-_gleide_rabelo.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/307/proj._lei_no_07.2021_-_considera_utilidade_publica_-_liga_moradanovense_de_futebol_-_marquinho_da_ana.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/157/projeto_de_lei_08_2021_-_propositora_ver._raquel_girao_1.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/184/projeto_de__indicacao.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/185/projeto_indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/189/projeto_de_indicacao_011-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/237/projeto_de_indicacao_00-2021-_gleide-_dispoe_sobre_a_criacao_da_politica_municipal_de_protecao_e_bem-estar_animal_1.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/238/projeto_de_indicacao_06-2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/313/indicacao_n._008-2021_programa_de_empregos_para_jovens_em_abrigo_-marquinho_da_ana_em_28.05.2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/314/indicacao_n._009-2021_disciplina_a_criacao_de_cemiterios_-_raquel_girao_28.05.2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/153/mensagem_no_001-2021_-_projeto_lei_no_01-2020_-_pmmn.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/131/mensagem_no_002-2021_-_projeto_lei_no_02-2020_-_pmmn.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/132/mensagem_no_003-2021_-_projeto_lei_no_03-2020_-_pmmn.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/133/mensagem_no_004-2021_-_projeto_lei_no_04-2020_-_pmmn.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/134/mensagem_no_005-2021_-_projeto_lei_no_05-2020_-_pmmn.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/135/mensagem_no_006-2021_-_projeto_de_lei_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/183/mensagem_no_007.2021_-_proj._lei_no_07.2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/156/mensagem_08.2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/173/mensagem_009_2021_-_projeto_de_lei_010-2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/174/mensagem_010_2021_-_projeto_de_lei_011-2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/175/mensagem_011_2021_-_projeto_de_lei_012-2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/190/proj_de_lei_no_014_2021__programa_todos_por_elas_-_ver_gleide_rabelo.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/199/projeto_no_15.2020.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/214/projeto_lei_017-2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/228/ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/232/mensagem_no_004.2021_-_proj._lei_no_19-2021_-_areninha_-_lagoa_barbada.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/233/mensagem_no_017.2021_-_proj._lei_020.2021_-_altera_lei_n._1571-2011_e_1789-2017.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/234/mensagem_no_018.2021_-_proj._lei_021.2021_-_altera_lei_n._1807-2017.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/236/mensagem_no_019.2021_-_proj._lei_023.2021_-_altera_lei_n._1.784.2011.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/309/mensagem_022_-_gratificacao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/310/mensagem_023_-_subvencao_atalaia.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/311/mensagem_024_-_doacao_de_imovel_associacao_dos_vaqueiros.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/312/emenda_a_lei_organica_01.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/130/projeto_resolucao_no_001-2021_-_ver_raquel_girao.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/154/projeto_resolucao_no_002.2021_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/155/projeto_resolucao_no_003.2021_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/245/proj._resolucao_no_05.2021-_marquinhos-_denomina_a_sala_de_reunioes_da_camara.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/246/emendas-5-6.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/248/emendas-1-2.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/247/emendas-3-4.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2021/308/mensagem_021_-_altera_a_lei_das_os.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H201"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="48.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="189.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>