--- v0 (2026-02-01)
+++ v1 (2026-05-02)
@@ -54,1606 +54,1606 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>GLEIDE RABELO</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/326/requerimentos_terceira_sessao-1.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/326/requerimentos_terceira_sessao-1.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEDIC-MN, INFORMAÇÕES A RESPEITO DO RETORNO DAS AULAS PRESENCIAIS NA REDE MUNICIPAL DE ENSINO, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/327/requerimentos_terceira_sessao-2.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/327/requerimentos_terceira_sessao-2.pdf</t>
   </si>
   <si>
     <t>REQUER DA IMAMN, A LIMPEZA DO RIACHO QUE CORTA A RUA VILA BEZERRA - BAIRRO AÇUDE VELHO, NAS PROXIMIDADES DO BUEIRO NOVO - SEDE URBANA DESDE MUNICÍPIO, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>RAQUEL GIRÃO</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/328/requerimentos_terceira_sessao-3.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/328/requerimentos_terceira_sessao-3.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, A CONTINUIDADE DA PAVIMENTAÇÃO COM PARALELEPÍPEDOS DO TRECHO DA RUA JOSÉ MOREIRA DA SILVA, SITUADA NO BAIRRO NOSSA SENHORA DA CONCEIÇÃO, A PARTIR DA ALTURA DO Nº 2231, ATÉ O FINAL DA REFERIDA RUA, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>KECIO MARTINS</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/329/requerimentos_terceira_sessao-4.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/329/requerimentos_terceira_sessao-4.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, A REALIZÇÃO DE SERVIÇOS VISANDO RECUPERAR O BUEIRO LOCALIZADO NO ASSENTAMENTO RETIRO - ESTRADA DO MASSAPÊ - DISTRITO DE BOA ÁGUA, NESTE MUNICÍPIO, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>NAIARA CASTRO</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/330/requerimentos_terceira_sessao-5.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/330/requerimentos_terceira_sessao-5.pdf</t>
   </si>
   <si>
     <t>REQUER DA SESA-MN, A REFORMA DO POSTO DE SAÚDE LOCALIZADO CH-2 - PERÍMETRO IRRIGADO DE MORADA NOVA, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/331/requerimentos_terceira_sessao-6.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/331/requerimentos_terceira_sessao-6.pdf</t>
   </si>
   <si>
     <t>REQUER DA SESA-MN, A COLOCAÇÃO DE TENDAS NO ENTORNO DO LABORATÓRIO CENTRAL, PARA MELHOR ACOMODAR OS PACIENTES QUE ESPERAM ATENDIMENTOS, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/332/requerimentos_terceira_sessao-7.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/332/requerimentos_terceira_sessao-7.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXMO. SR. PREFEITO MUNICIPAL E DA SEINFRA-MN, A ELABORAÇÃO E EXECUÇÃO DE PROJETO DE DUPLICAÇÃO DA AV. VEREADOR PAULO RABELO DE BRITO (AV. DO CONTORNO LESTE) - SEDE URBANA DESTE MUNICÍPIO, BEM COMO QUE SEJA DADA AS DILIGÊNCIAS POR VENTURA CABÍVEIS, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>HILMAR SÉRGIO</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/333/requerimentos_terceira_sessao-8.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/333/requerimentos_terceira_sessao-8.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE VOTOS DE APLAUSO, ELOGIO OU SEMELHANTE AO SR. ÂNGELO MICAEL FREITAS RABELO, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>MARQUINHOS VIANA</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/334/requerimentos_terceira_sessao-9.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/334/requerimentos_terceira_sessao-9.pdf</t>
   </si>
   <si>
     <t>REQUER ANVIO DE VOTOS DE APLAUSO, ELOGIO OU SEMELHANTE A SRA. INGRID LAYLA NOBRE VIANA, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>ELESBÃO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/335/requerimentos_terceira_sessao-10.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/335/requerimentos_terceira_sessao-10.pdf</t>
   </si>
   <si>
     <t>REQUER DA SESA-MN, QUE ENVIE UM MÉDICO PARA ATENDER PACIENTES NA COMUNIDADE DE LAGOA FUNDA - DISTRITO DE BOA ÁGUA, NESTE MUNICÍPIO, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>NENEM DO DOURADO</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/342/requerimentos_quarta_sessao-6.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/342/requerimentos_quarta_sessao-6.pdf</t>
   </si>
   <si>
     <t>REQIER DA SEINFRA-MN, A INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA CORONEL JOSÉ AMBRÓSIO ENTRE A RUA EXPEDICIONÁRIO MORENO E A RUA RAUL NOGUEIRA - SEDE URBANA DESTE MUNICÍPIO, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/343/requerimentos_quarta_sessao-5.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/343/requerimentos_quarta_sessao-5.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, A CONCLUSÃO DA PAVIMENTAÇÃO COM PARALELEPÍPEDOS DO TRECHO DA RUA JUSCELINO KUBITSCHECK, LOCALIZADA NO BAIRRO JÚLIA SANTIAGO, A PARTIR DA ALTURA DO Nº 1.867, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/344/requerimentos_quarta_sessao-4.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/344/requerimentos_quarta_sessao-4.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, A PAVIMENTAÇÃO COM PARALELEPÍPEDOS DA RUA PRESIDENTE CASTELO BRANCO, SITUADA NO BAIRRO 02 DE AGOSTO - SEDE URBANA DESTE MUNICÍPIO, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>BIA MARTINS</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/345/requerimentos_quarta_sessao-3.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/345/requerimentos_quarta_sessao-3.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, A REALIZAÇÃO DE SERVIÇOS DE PATROLAMENTO DA ESTRADA QUE DÁ ACESSO AO DISTRITO DE JUAZEIRO, COM INÍCIO NO PARQUE DE EXPOSIÇÃO E FINALIZANDO NA SEDE DO REFERIDO DISTRITO, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/346/requerimentos_quarta_sessao-2.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/346/requerimentos_quarta_sessao-2.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXMO. SR. PREFEITO MUNICIPAL E DA SEINFRA-MN, COM A MÁXIMA URGÊNCIA QUE INTERCEDAM JUNTO A SOP-CE, PARA QUE PROCEDA COM A CONSTRUÇÃO DE ALÇAS DE ACESSO, TANTO NA CE 265 QUANTO NA CE 138, NOS LOCAIS QUE DÃO ACESSO À AV. PREFEITO RDO. JOSÉ RABELO (AV. SANTOS DUMONT), NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/347/requerimentos_quarta_sessao-1.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/347/requerimentos_quarta_sessao-1.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEJUV-MN, A COLOCAÇÃO DE AREIA NA QUADRA DE VÔLEI BEM COMO A RECUPERAÇÃO DO TECLADO DA QUADRA DE ESPORTES, AMBOS ESPAÇOS LOCALIZADOS NA SEDE DO DISTRITO DE UIRAPONGA, NESTE MUNICÍPIO, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/348/requerimentos_quinta_sessao-3.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/348/requerimentos_quinta_sessao-3.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEJUV-MN, A INSTALAÇÃO DO BEBEDOURO QUE JÁ ENCONTRA-SE DISPONÍVEL NA QUADRA DE ESPORTES LOCALIZADA NA SEDE DO DISTRITO DE UIRAPONGA, NESTE MUNICÍPIO, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>MARQUINHOS DA ANA</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/349/requerimentos_quinta_sessao-2.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/349/requerimentos_quinta_sessao-2.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE VOTOS DE APLAUSO, ELOGIO OU SEMELHANTE AO SR. MOISÉS FELIPE RABELO DIAS, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/350/requerimentos_quinta_sessao-1.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/350/requerimentos_quinta_sessao-1.pdf</t>
   </si>
   <si>
     <t>REQUER DA MESA DIRETORA DA CÂMARA MUNICIPAL DE MORADA NOVA - CE, O ENCAMINHAMENTO DE OFÍCIO À SECRETARIA DE AGRICULTURA DO ESTADO DO CEARÁ, COM O INTUITO DE SOLICITAR O ENVIO DE MAIS SEMESNTES PARA O PROGRAMA HORA DE PLANTAR, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/351/requerimentos_sexta_sessao-8.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/351/requerimentos_sexta_sessao-8.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXMO. SR. PREFEITO MUNICIPAL E DA SECULT-MN, A CRIAÇÃO DO CALENDÁRIO DE EVENTOS DO MUNICÍPIO, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/352/requerimentos_sexta_sessao-7.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/352/requerimentos_sexta_sessao-7.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, A REALIZAÇÃO DE UM ESTUDO TÉCNICO COM VISTAS A IMPLANTAR UMA REDE DE ESGOTO AO LONGO DA RUA ARTUR CHAGAS, LOCALIZADA NO BAIRRO 02 DE AGOSTO - SEDE URBANA DESTE MUNICÍPIO, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/353/requerimentos_sexta_sessao-6.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/353/requerimentos_sexta_sessao-6.pdf</t>
   </si>
   <si>
     <t>REQUER DA CÂMARA MUNICIPAL DE MORADA NOVA, ENCAMINHAMENTO DE OFÍCIO ÀS EMPRESAS OPERADORA DE INTERNET EM NOSSO MUNICÍPIO, REQUERENDO QUE AS MESMAS RECOLHAM OS FIOS POR ELAS ABANDONADOS E QUE FICAM SOLTOS NAS VIAS PÚBLICAS E/OU PENDURADOS EM POSTES DE ILUMINAÇÃO PÚBLICA, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/354/requerimentos_sexta_sessao-5.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/354/requerimentos_sexta_sessao-5.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEDUC-MN, A COLOCAÇÃO DE ILUMINAÇÃO E A REALIZAÇÃO DE PINTURA ESPORTIVA NA QUADRA DE ESPORTES LOCALIZADA NA ESCOLA DE EDUC. BÁS. MARIA RABELO MARTINS, SITUADA NO DISTRITO DE BOA ÁGUA, NESTE MUNICÍPIO, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/355/requerimentos_sexta_sessao-4.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/355/requerimentos_sexta_sessao-4.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEAGRI-MN, A INSTALAÇÃO DE 01 (UM) DESSALINIZADOR PARA A COMUNIDADE DE TIMBAÚBA - DISTRITO DE BOA ÁGUA, NESTE MUNICÍPIO, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/356/requerimentos_sexta_sessao-3.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/356/requerimentos_sexta_sessao-3.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEDEM-MN, QUE PROMOVA UMA AÇÃO PARA AUXILIAR NO DESLOCAMENTO DE FUNCIONÁRIOS DO TURNO DA NOITE DO DISTRITO DE ARUARU ATÉ A EMPRESA COOPERSHOES, NA SEDE DE NOSSO MUNICÍPIO,  NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>JANE MARTINS</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/357/requerimentos_sexta_sessao-1.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/357/requerimentos_sexta_sessao-1.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, A LIMPEZA DA PRAÇA PÚBLICA LOCALIZADA NA COMUNIDADE DE PATOS - DISTRITO DE ARUARU, NESTE MUNICÍPIO, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/358/requerimentos_sexta_sessao-2.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/358/requerimentos_sexta_sessao-2.pdf</t>
   </si>
   <si>
     <t>REQUER DA PROVALE-MN, QUE PROCEDS A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DA COMUNIDADE DE AÇUDE NOVO - BR 116 - KM 100 - TANQUES - DISTRITO DE ARUARU (PRÓXIMO AO PARQUE 100 DE VAQUEJADA), NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/359/requerimentos_setima_sessao-1.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/359/requerimentos_setima_sessao-1.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, COM URGÊNCIA, A REALIZAÇÃO DA PAVIMENTAÇÃO DE UM TRECHO DA RUA MANOEL ROBERTO, NO BAIRRO SÃO JOSÉ - SEDE URBANA DESTE MUNICÍPIO, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/360/requerimentos_setima_sessao-2.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/360/requerimentos_setima_sessao-2.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEINFRA-MN, COM URGÊNCIA, A RECUPERAÇÃO DA PRAÇA PRINCIPAL BEM COMO TAMBÉM DA PAVIMENTAÇÃO DA RUA ANDRÉ AMARO E SILVA, AMBOS LOCAIS SITUADOS NO BAIRRO PADRE ASSIS MONTEIRO - SEDE URBANA DESTE MUNICÍPIO, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/361/requerimentos_setima_sessao-3.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/361/requerimentos_setima_sessao-3.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEJUV-MN, A INSTALAÇÃO DE REDES DE PROTEÇÃO NA QUADRA DE VÔLEI DE AREIA LOCALIZADA NO PARQUE DAS CRIANÇAS - SEDE URBANA DESTE MUNICÍPIO, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/362/requerimentos_setima_sessao-4.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/362/requerimentos_setima_sessao-4.pdf</t>
   </si>
   <si>
     <t>REQUER DA SESA-MN, INFORMAÇÕES A RESPEITO DE QUANDO OS ATENDIMENTOS DAS EQUIPES DAS UBS VOLTARAÃO A ACONTECER NAS DIVERSAS COMUNIDADES DO NOSSO MUNICÍPIO, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/363/requerimentos_setima_sessao-5.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/363/requerimentos_setima_sessao-5.pdf</t>
   </si>
   <si>
     <t>REQUER DA SESA-MN, A INSTALAÇÃO DE UMA PLACA DE NOMINAÇÃO NO PRÉDIO DA UNIDADE BÁSICA DE SAÚDE LOCALIZADA NO CH2, EM NOME DE RAIMUNDO NONATO NOGUEIRA FREIRE, JÁ DETERMINADO POR LEI MUNICIPAL Nº 1.750/2016 (CÓPIA EM ANEXO), NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/381/indicacao_01.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/381/indicacao_01.pdf</t>
   </si>
   <si>
     <t>INDICAR A ELABORAÇÃO DE PROJETO DE LEI COM O OBJETIVO DE INSTITUIR NO MUNICÍPIO DE MORADA NOVA UM PROGRAMA DE CURSOS DE INFORMÁTICA PARA TODAS AS IDADES - PROJETO INCLUSÃO DIGITAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/383/indicacao_02.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/383/indicacao_02.pdf</t>
   </si>
   <si>
     <t>INDICAR A ELABORAÇÃO DE PROJETO DE LEI COM O OBJETIVO DE ALTERAR OS PERCENTUAIS DA CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA- CIP N ÂMBITO DO MUNICÍPIO DE MORADA NOVA/CE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/411/projeto_indicacao_no_003.2022_-_orcamento_do_esporte.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/411/projeto_indicacao_no_003.2022_-_orcamento_do_esporte.pdf</t>
   </si>
   <si>
     <t>INDICAR A ELABORAÇÃO DE PROJETO DE LEI COM O OBJETIVO DE INSTITUIR QUE O VALOR DO ORÇAMENTO DO ESPORTE SEJA REPASSADO NO PERCENTUAL DE 50% PARA PATROCINAR MODALIDADES ESPORTIVAS COMO FUTEBOL DE CAMPO, FUTSAL, VOLEIBOL, BASQUETEBOL E HANDEBOL, NO ÂMBITO DO MUNICÍPIO DE MORADA NOVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/412/projeto_indicacao_no_004.2022_-_criar__o_programa_censo_de_inclusao_de_autistas_1.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/412/projeto_indicacao_no_004.2022_-_criar__o_programa_censo_de_inclusao_de_autistas_1.pdf</t>
   </si>
   <si>
     <t>INDICAR A ELABORAÇÃO DE PROJETO DE LEI COM O OBJETIVO DE CRIAR O PROGRAMA CENSO DE INCLUSÃO DE AUTISTAS, NO ÂMBITO DO MUNICÍPIO DE MORADA NOVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/444/projeto_indicacao_no_005.2022_-_monitores_de_psicologia_na_rede_municipal_de_ensino_-_gleide_rabelo.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/444/projeto_indicacao_no_005.2022_-_monitores_de_psicologia_na_rede_municipal_de_ensino_-_gleide_rabelo.pdf</t>
   </si>
   <si>
     <t>INDICAR A ELABORAÇÃO DE PROJETO DE LEI DO PODER EXECUTIVO MUNICIPAL COM O OBJETIVO DE REGULAMENTAR A LEI FEDERAL Nº 13.935, DE 11 DE DEZEMBRO DE 2019, NO ÂMBITO DO MUNICÍPIO DE MORADA NOVA, DISPONDO SOBRE A PRESTAÇÃO DE SERVIÇOS ATRAVÉS DE MONITORES DE PSICOLOGIA E DE SERVIÇOS SOCIAL NAS REDES PÚBLICAS DE EDUCAÇÃO BÁSICA.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/448/projeto_indicacao_no_006.2022_-_isentar_associacoes_de_taxas_e_tributos_municipais_-_kecio_martins.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/448/projeto_indicacao_no_006.2022_-_isentar_associacoes_de_taxas_e_tributos_municipais_-_kecio_martins.pdf</t>
   </si>
   <si>
     <t>INDICAR A ELABORAÇÃO DE PROJETO DE LEI COM O OBJETIVO DE ISENTAR TODAS AS ASSOCIAÇÕES RURAIS DE PAGAMENTO DE TAXAS E IMPOSTOS MUNICIPAIS JUNTO AO MUNICÍPIO DE MORADA NOVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>JOSÉ VANDERLEY NOGUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/315/proj._lei_no_001.2022_-_refis_2022.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/315/proj._lei_no_001.2022_-_refis_2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL - REFIS 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/316/proj._lei_no_002.2022_-_rejuste_servidores_publicos_municipais_-__cessao_de_servidores.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/316/proj._lei_no_002.2022_-_rejuste_servidores_publicos_municipais_-__cessao_de_servidores.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS VENCIMENTOS DOS SERVIDORES PÚBLICOS DO MUNICÍPIO, INSTITUI O VALOR MÍNIMO DE SUAS REMUNERAÇÕES, REAJUSTA OS VENCIMENTOS DOS CARGOS QUE INDICA, E DETERMINA A CESSÃO DE SERVIDORES.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/317/proj._lei_no_003.2022_-_altera_lei_1.851.2018_-_conselho_municipal_da_crianca_e_do_adolescente.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/317/proj._lei_no_003.2022_-_altera_lei_1.851.2018_-_conselho_municipal_da_crianca_e_do_adolescente.pdf</t>
   </si>
   <si>
     <t>ALTERA AS DISPOSIÇÕES QUE INDICA DA LEI Nº 1.851, DE 23 DE MARÇO DE 2018.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/318/proj._lei_no_004.2022_-_denomina_sede_do_creas_-_ma._irismar_ferreira.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/318/proj._lei_no_004.2022_-_denomina_sede_do_creas_-_ma._irismar_ferreira.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE "MARIA IRISMAR FERREIRA" A SEDE DO CREAS (CENTRO DE REFERÊNCIA ESPECIALIZADA DE ASSISTÊNCIA SOCIAL), EQUIPAMENTO PERTENCENTE À SECRETARIA MUNICIPAL DA ASSISTÊNCIA SOCIAL - SUAS, NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/</t>
   </si>
   <si>
     <t>INSTITUI O PROJETO "INTEGRAR PARA SOCIALIZAR" A SER DESENVOLVIDO PELO MUNICÍPIO, ATRAVÉS DA SECRETARIA DE ASSISTÊNCIA SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/323/proj._lei_no_006.2022_-_autoriza_operacao_de_credito_junto_ao_bb.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/323/proj._lei_no_006.2022_-_autoriza_operacao_de_credito_junto_ao_bb.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/324/proj._lei_no_007.2022_-_cria_programa_de_diagnostico_e_tratamento_da_depressao_pos_parto.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/324/proj._lei_no_007.2022_-_cria_programa_de_diagnostico_e_tratamento_da_depressao_pos_parto.pdf</t>
   </si>
   <si>
     <t>CRIAR O PROGRAMA CONTÍNUO DE DIAGNÓSTICO E TRATAMENTO DA DEPRESSÃO PÓS-PARTO, NA REDE PÚBLICA MUNICIPAL DO MUNICÍPIO DE MORADA NOVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>Edgar Amaral Castro de Andrade</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/336/proj._lei_no_008.2022_-_subvencao_associacao_para_o_progresso_infantil.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/336/proj._lei_no_008.2022_-_subvencao_associacao_para_o_progresso_infantil.pdf</t>
   </si>
   <si>
     <t>CONCEDE SUBVENÇÃO À ASSOCIAÇÃO PARA O PROGRESSO INFANTIL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DA LEI Nº 1.907, DE 19 DE AGOSTO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/338/proj._lei_no_010.2022_-_uvc.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/338/proj._lei_no_010.2022_-_uvc.pdf</t>
   </si>
   <si>
     <t>EMENTA: AUTORIZA A CÂMARA MUNICIPAL DE MORADA NOVA/CE A ASSOCIAR-SE E CONTRIBUIR MENSALMENTE PARA A UNIÃO DOS VEREADORES E CÂMARAS DO CEARÁ - UVC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/364/proj._lei_no_011.2022_-_descentralizacao_de_creditos_orcamentarios_e_financeiros_-_saae.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/364/proj._lei_no_011.2022_-_descentralizacao_de_creditos_orcamentarios_e_financeiros_-_saae.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA QUE O CHEFE DO PODER EXECUTIVO REALIZE A DESCENTRALIZAÇÃO DE CRÉDITOS ORÇAMENTÁRIOS E FINANCEIROS AO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO - SAAE, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/365/proj._lei_no_012.2022_-_amplia_perimetro_zona_urbana_-_distrito_de_aruaru.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/365/proj._lei_no_012.2022_-_amplia_perimetro_zona_urbana_-_distrito_de_aruaru.pdf</t>
   </si>
   <si>
     <t>AMPLIA O PERÍMETRO DA ZONA URBANA DA SEDE DO DISTRITO DE SÃO JOÃO DE ARUARU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>WEDER BASILIO</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/366/proj._lei_no_013.2022_-_considera_utilidade_publica_associacao_amor_ao_proximo_-_weder_basilio.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/366/proj._lei_no_013.2022_-_considera_utilidade_publica_associacao_amor_ao_proximo_-_weder_basilio.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO AMOR AO PRÓXIMO, SOCIEDADE CIVIL DE DIREITO PRIVADO, INSCRITA NO CNPJ SOB O Nº 34.816.387/0001-70, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/369/proj._lei_no_014.2022_-_revoga__3o_art._58_-_estatuto_dos_servidores.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/369/proj._lei_no_014.2022_-_revoga__3o_art._58_-_estatuto_dos_servidores.pdf</t>
   </si>
   <si>
     <t>REVOGA O §3º DO ART. 58 DO ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE MORADA NOVA (LEI Nº 1.126, DE 19 DE JUNHO DE 2000).</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/370/proj._lei_no_015.2022_-_institui_o_dia_da_raca_ovina_morada_nova.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/370/proj._lei_no_015.2022_-_institui_o_dia_da_raca_ovina_morada_nova.pdf</t>
   </si>
   <si>
     <t>INSTITUI O "DIA DA RAÇA OVINA MORADA NOVA" NO MUNICÍPIO DE MORADA NOVA.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/371/proj._lei_no_016.2022_-_reajusta_o_valor_dos_vencimentos_dos_professores_da_educacao_basica.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/371/proj._lei_no_016.2022_-_reajusta_o_valor_dos_vencimentos_dos_professores_da_educacao_basica.pdf</t>
   </si>
   <si>
     <t>REAJUSTA O VALOR DOS VENCIMENTOS DOS PROFESSORES DA EDUCAÇÃO BÁSICA DA REDE PÚBLICA MUNICIPAL DE ENSINO DE MORADA NOVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/372/proj._lei_no_017.2022_-_dispoe_sobre_plano_municipal_da_primeira_infancia__pmipi_-_decenio_de_2022-2032.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/372/proj._lei_no_017.2022_-_dispoe_sobre_plano_municipal_da_primeira_infancia__pmipi_-_decenio_de_2022-2032.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DO PLANO MUNICIPAL INTERSETORIAL DA PRIMEIRA INFÂNCIA - PMIPI DO MUNICÍPIO DE MORADA NOVA PARA O DECÊNIO DE 2022 - 2032, E DÁ OUTRAS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/373/proj._lei_no_018.2022_-_denomina_de_dr._dilson_de_oliveira_pontes_a_praca_dos_advogados_e_advogadas.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/373/proj._lei_no_018.2022_-_denomina_de_dr._dilson_de_oliveira_pontes_a_praca_dos_advogados_e_advogadas.pdf</t>
   </si>
   <si>
     <t>OBJWRO: ALTERA A REDAÇÃO DO ART. 1º DA LEI Nº 94, DE 05 DE ABRIL DE 1952.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/375/proj._lei_no_019.2022_-_festival_do_camarao.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/375/proj._lei_no_019.2022_-_festival_do_camarao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR O "FESTIVAL DO CAMARÃO" NO MUNICÍPIO DE MORADA NOVA - CE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/376/proj._lei_no_020.2022_-_rejuste_servidores_efetivos_-_saae_2022.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/376/proj._lei_no_020.2022_-_rejuste_servidores_efetivos_-_saae_2022.pdf</t>
   </si>
   <si>
     <t>DETERMINA O REAJUSTE DO VENCIMENTO DOS SERVIDORES EFETIVOS DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO - SAEE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/377/proj._lei_no_021.2022_-_ldo-1-19.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/377/proj._lei_no_021.2022_-_ldo-1-19.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A LEI DAS DIRETRIZES ORÇAMENTÁRIAS (LDO) PARA O EXERCÍCIO FINANCEIRO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/378/projeto_22.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/378/projeto_22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE LOGRADOURO PÚBLICO NO MUNICÍPIO DE MORADA NOVA - CE, COM DENOMINAÇÃO RODOVIA MN-04 - JOSÉ JOZIMAR DE SOUZA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/379/proj._lei_no_023.2022_-_doacao_terreno_aruaru_-_coopershoes.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/379/proj._lei_no_023.2022_-_doacao_terreno_aruaru_-_coopershoes.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A DOAR O IMÓVEL QUE INDICA À COOPERSHOES - COOPERATIVA DE TRABALHO E INDÚSTRIA DE CALÇADOS JOANETENSE LTDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/380/proj._lei_no_024.2022_-_convenio_cartorio_de_registro_civil.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/380/proj._lei_no_024.2022_-_convenio_cartorio_de_registro_civil.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CELEBRAR CONVÊNIO COM O CARTÓRIO DE REGISTRO CIVIL DAS PESSOAS NATURAIS DA COMARCA DE MORADA NOVA/CE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/384/proj._lei_no_025.2022_-_dia_municipal_do_motociclista_off_road.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/384/proj._lei_no_025.2022_-_dia_municipal_do_motociclista_off_road.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO DIA MUNICIPAL DO MOTOCICLISTA OFF ROAD, NO MUNICÍPIO DE MORADA NOVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/385/proj._lei_no_026.2022_-_altera_lei_no_1.589.2012_-_servico_de_transporte_publico_de_passageiros.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/385/proj._lei_no_026.2022_-_altera_lei_no_1.589.2012_-_servico_de_transporte_publico_de_passageiros.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DA LEI Nº 1.589, DE 15 DE MARÇO DE 2012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/386/proj._lei_no_027.2022_-_gratificacao_deslocamento_-_servidores_programa_crianca_feliz.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/386/proj._lei_no_027.2022_-_gratificacao_deslocamento_-_servidores_programa_crianca_feliz.pdf</t>
   </si>
   <si>
     <t>CRIA A GRATIFICAÇÃO POR DESLOCAMENTO A SER CONCEDIDA AOS SERVIDORES QUE ATUEM DIRETAMENTE NO PROGRAMA CRIANÇA FELIZ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/387/proj._lei_no_028.2022_-_denomina_rua_magda_marta_rabelo.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/387/proj._lei_no_028.2022_-_denomina_rua_magda_marta_rabelo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE LOGRADOURO PÚBLICO NO MUNICÍPIO DE MORADA NOVA/CE, COM DENOMINAÇÃO RUA MAGDA MARTA RABELO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/404/proj._lei_no_029.2022_-_criacao_do_conselho_municipal_de_regulacao_e_controle_social.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/404/proj._lei_no_029.2022_-_criacao_do_conselho_municipal_de_regulacao_e_controle_social.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE REGULAÇÃO E CONTROLE SOCIAL, ÓRGÃO CONSULTIVO DA AGÊNCIA REGULADORA INTERMUNICIPAL DE SANEAMENTO (ARIS/CE), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/389/proj._lei_no_030.2022_-_altera_a_redacao_do_art._5o_da_lei_no_1.948_de_13_de_marco_de_2020.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/389/proj._lei_no_030.2022_-_altera_a_redacao_do_art._5o_da_lei_no_1.948_de_13_de_marco_de_2020.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 5º DA LEI Nº 1.948, DE 13 DE MARÇO DE 2020.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/390/proj._lei_no_031.2022_-_altera_a_redacao_do_art._2o_da_lei_no_1.565_de_20_de_junho_de_2011_1.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/390/proj._lei_no_031.2022_-_altera_a_redacao_do_art._2o_da_lei_no_1.565_de_20_de_junho_de_2011_1.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 2º DA LEI Nº 1.565, DE 20 DE JUNHO DE 2011.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/391/proj._lei_no_032.2022_-_altera_a_redacao_do_art._2o_da_lei_no_2.073_de_06_de_maio_de_2022.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/391/proj._lei_no_032.2022_-_altera_a_redacao_do_art._2o_da_lei_no_2.073_de_06_de_maio_de_2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 2º DA LEI Nº 2.073, DE 06 DE MAIO DE 2022.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/392/proj._lei_no_033.2022_-_institui_o_amigo_do_meio_ambiente_e_o_selo_amigo_do_meio_ambiente.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/392/proj._lei_no_033.2022_-_institui_o_amigo_do_meio_ambiente_e_o_selo_amigo_do_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>INSTITUI O TÍTULO AMIGO DO MEIO AMBIENTE, E SELO EMPRESA DO MEIO AMBIENTE, NO ÂMBITO DO MUNICÍPIO DE MORADA NOVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/388/proj._lei_no_034.2022_-_doacao_de_terreno_a_associacao_dos_vaqueiros_e_criadores_de_m._nova.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/388/proj._lei_no_034.2022_-_doacao_de_terreno_a_associacao_dos_vaqueiros_e_criadores_de_m._nova.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A DOAR O IMÓVEL QUE INDICA À ASSOCIAÇÃO DOS VAQUEIROS E CRIADORES DE MARODA NOVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/397/proj._lei_no_035.2022_-_semana_do_autismo.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/397/proj._lei_no_035.2022_-_semana_do_autismo.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE CONSCIENTIZAÇÃO SOBRE O AUTISMO, NO MUNICÍPIO DE MORADA NOVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/405/proj._lei_no_036.2022_-_criacao_de_logradouro_com_denominacao_rua_heber_nunes_pontes.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/405/proj._lei_no_036.2022_-_criacao_de_logradouro_com_denominacao_rua_heber_nunes_pontes.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE LOGRADOURO PÚBLICO NO MUNICÍPIO DE MORADA NOVA/CE, COM DENOMINAÇÃO RUA SIMEI HEBER NUNES PONTES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/406/proj._lei_no_037.2022_-_criacao_de_logradouro_com_denominacao_rua_jose_nilson_de_sena.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/406/proj._lei_no_037.2022_-_criacao_de_logradouro_com_denominacao_rua_jose_nilson_de_sena.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE LOGRADOURO PÚBLICO NO MUNICÍPIO DE MORADA NOVA / CE, COM DENOMINAÇÃO RUA JOSÉ NILSON DE SENA PONTES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/407/proj._lei_no_038.2022_-_cria_e_denomina_com_centro_de_educacao_infantil_maria_rosalina_lopes.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/407/proj._lei_no_038.2022_-_cria_e_denomina_com_centro_de_educacao_infantil_maria_rosalina_lopes.pdf</t>
   </si>
   <si>
     <t>CRIA E DENOMINA COMO CENTRO DE EDUCAÇÃO INFANTIL MARIA RESALINA LOPES O PRÉDIO PÚBLICO MUNICIPAL SITUADO NA RUA PEDRO COUTINHO DA SILVA, PEDRE ASSIS MONTEIRO, NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/408/proj._lei_no_039.2022_-_denomina_de_joao_perboyre_girao_filho_a_ubs_do_bairro_2_de_agosto.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/408/proj._lei_no_039.2022_-_denomina_de_joao_perboyre_girao_filho_a_ubs_do_bairro_2_de_agosto.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE JOÃO PERBOYRE GIRÃO FILHO O PRÉDIO PÚBLICO MUNICIPAL DA UNIDADE BÁSICA DE SAÚDE - UBS, SITUADO NO BAIRRO 02 DE AGOSTO, NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/415/proj._lei_no_040.2022_-_altera_redacao_lei_no_1.913_de_11.09.2019_-_acordos_judiciais_e_extrajudiciais.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/415/proj._lei_no_040.2022_-_altera_redacao_lei_no_1.913_de_11.09.2019_-_acordos_judiciais_e_extrajudiciais.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DAS DISPOSIÇÕES QUE INDICA A LEI Nº 1.913, DE 11 DE SETEMBRO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/416/projeto_n_041.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/416/projeto_n_041.pdf</t>
   </si>
   <si>
     <t>FIXA O VENCIMENTO DOS AGENTES COMUNITÁRIOS DE SAÚDE E DOS AGENTES DE COMBATE ÀS ENDEMIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/417/proj._lei_no_042.2022_-_dispoe_sobre_autorizacao_para_criacao_de_empresa_publica_municipal.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/417/proj._lei_no_042.2022_-_dispoe_sobre_autorizacao_para_criacao_de_empresa_publica_municipal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA A CRIAÇÃO DA EMPRESA PÚBLICA MUNICIPAL NA FORMA QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/418/proj._lei_no_043.2022_final_-_reajuste_dos_profissionais_do_magisterio_da_educacao_municipal_de_1074_de_2022.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/418/proj._lei_no_043.2022_final_-_reajuste_dos_profissionais_do_magisterio_da_educacao_municipal_de_1074_de_2022.pdf</t>
   </si>
   <si>
     <t>ESTENDE AO VENCIMENTO DOS PROFISSIONAIS DO MAGISTÉRIO DA EDUCAÇÃO BÁSICA DA REDE PÚBLICA MUNICIPAL DE ENSINO O PERCENTUAL DA REVISÃO GERAL ANUAL DE 2022 DE 10,74%; GARANTE DUAS MUDANÇAS DE REFERÊNCIA DE QUE TRATAM OS ARTS. 26 E 27 DA LEI Nº 1.519/2009; CONCEDE O REAJUSTE DE 7,26% SOBRE O VENCIMENTO DOS PROFISSIONAIS DO MAGISTÉRIO DA EDUCAÇÃO BÁSICA DA REDE PÚBLICA MUNICIPAL DE ENSINO; GARANTE O PAGAMENTO DO VALOR DO PISO SALARIAL PROFISSIONAL NACIONAL DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA AOS PROFISSIONAIS DO MAGISTÉRIO DA EDUCAÇÃO BÁSICA DA REDE PÚBLICA MUNICIPAL DE ENSINO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>CLAUDIO MAROCA</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/419/proj._lei_no_044.2022_-_utilidade_publica_a_associacao_educacional_comunitaria_asafe.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/419/proj._lei_no_044.2022_-_utilidade_publica_a_associacao_educacional_comunitaria_asafe.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO EDUCACIONAL COMUNITÁRIA ASÁFE, SOCIEDADE CIVIL DE DIREITO PRIVADO, INSCRITA NO CNPJ SOB O Nº 09.160.162/0002-42, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/420/proj._lei_no_045.2022_-_campanha_agosto_verde_de_conscientizacao_do_uso_saudavel_das_redes_sociais_e_combate_ao_assedio_virtual_cyberbullying.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/420/proj._lei_no_045.2022_-_campanha_agosto_verde_de_conscientizacao_do_uso_saudavel_das_redes_sociais_e_combate_ao_assedio_virtual_cyberbullying.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA "AGOSTO VERDE" DE CONSCIENTIZAÇÃO DO USO SAUDÁVEL DAS REDES SOCIAIS E COMBATE AO ASSÉDIO VIRTUAL (CYBERBULLYING) NO MUNICÍPIO DE MORADA NOVA/CE, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/421/proj._lei_no_046.2022_-_utilidade_publica_a_associacao_de_pais_amigos_e_colaboradores_do_autista_tea.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/421/proj._lei_no_046.2022_-_utilidade_publica_a_associacao_de_pais_amigos_e_colaboradores_do_autista_tea.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PAIS, AMIGOS E COLABORADORES DO AUTISTA (TEA) E OUTROS TRANSTORNOS DA EDUCAÇÃO, SOCIEDADE CIVIL DE DIREITO PRIVADO, INSCRITA NO CNPJ SOB O Nº 44.269.098/0001-52, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/422/proj._lei_no_047.2022_-_denomina_de_francisco_basilio_de_oliveira_o_abatedouro_do_matadouro_publico_municipal.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/422/proj._lei_no_047.2022_-_denomina_de_francisco_basilio_de_oliveira_o_abatedouro_do_matadouro_publico_municipal.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1º DA LEI Nº 1.471/2009 E ACRESCENTA ARTIGO À LEI Nº 1.471/2009 DENOMINAÇÃO DE FRANCISCO BASÍLIO DE OLIVEIRA (ERALDO DE ROSÁLIA) O ABATEDOURO PÚBLICO MUNICIPAL, SITUADO NA COMUNIDADE DO CURRAL VELHO, ÀS MARGENS DA CE-138, SEDE RURAL DESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/423/proj._lei_no_048.2022_-_altera_paragrafo_unico_da_lei_1.656-2014_-_programa_educando_e_criando_em_tempo_integral.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/423/proj._lei_no_048.2022_-_altera_paragrafo_unico_da_lei_1.656-2014_-_programa_educando_e_criando_em_tempo_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO ÚNICO DO ART. 1º DA LEI Nº 1.656, DE 21 DE MAIO DE 2014, QUE INSTITUI O PROGRAMA EDUCANDO E CRIANDO EM TEMPO INTEGRAL.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/424/proj._lei_no_049.2022_-_credito_adicional_-_r_2.797.50000.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/424/proj._lei_no_049.2022_-_credito_adicional_-_r_2.797.50000.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO VIGENTE ORÇAMENTO DO MUNICÍPIO DE MORADA NOVA, NO VALOR DE R$ 2.797.500,00 (DOIS MILHÕES E NOVECENTOS E SETE MIL E QUINHENTOS REAIS), PARA OS FINS QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/425/proj._lei_no_050.2022_-_denomina_rua_luiz_bezerra_da_silva.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/425/proj._lei_no_050.2022_-_denomina_rua_luiz_bezerra_da_silva.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE LOGRADOURO PÚBLICO DO MUNICÍPIO DE MORADA NOVA/CE, COM DENOMINAÇÃO RUA LUIZ BEZERRA DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/426/proj._lei_no_051.2022_-_cria_programa_de_prevencao_ao_suicidio_e_semana_de_valorizacao_da_vida.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/426/proj._lei_no_051.2022_-_cria_programa_de_prevencao_ao_suicidio_e_semana_de_valorizacao_da_vida.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA MUNICIPAL DE PREVENÇÃO AO SUICÍDIO E A SEMANA MUNICIPAL DE VALORIZAÇÃO DA VIDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/427/proj._lei_no_052.2022_-_direito_a_mulher_a_ter_acompanhante_em_consultas_exames_e_partos.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/427/proj._lei_no_052.2022_-_direito_a_mulher_a_ter_acompanhante_em_consultas_exames_e_partos.pdf</t>
   </si>
   <si>
     <t>ASSEGURA O DIREITO DE TODA MULHER A TER ACOMPANHAMENTE, PESSOA DE SUA LIVRE ESCOLHA. NAS CONSULTAS, EXAMES, INCLUSIVE GINECOLÓGICOS E PARTOS NOS ESTABELECIMENTOS PÚBLICOS E PRIVADOS NO MUNICÍPIO DE MORADA NOVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/429/proj._lei_no_053.2022_-_cria_cargos_na_semeb_e_altera_anexo_ii_da_lei_1.993-2021.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/429/proj._lei_no_053.2022_-_cria_cargos_na_semeb_e_altera_anexo_ii_da_lei_1.993-2021.pdf</t>
   </si>
   <si>
     <t>CRIA, NA ESTRUTURA ADMINISTRATIVA DA SECRETARIA DA EDUCAÇÃO BÁSICA, OS CARGOS QUE INDICA, E ALTERA O ANEXOS II DA LEI Nº 1.993, DE 10 DE MAIO DE 2021.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/430/proj._lei_no_054.2022_-_cria_a_gratificacao_que_indica_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/430/proj._lei_no_054.2022_-_cria_a_gratificacao_que_indica_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>CRIA A GRATIFICAÇÃO QUE INDICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/433/proj._lei_no_055.2022_-_denomina_de_antonio_raulino_o_bairro_nova_morada.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/433/proj._lei_no_055.2022_-_denomina_de_antonio_raulino_o_bairro_nova_morada.pdf</t>
   </si>
   <si>
     <t>DENOMINA OFICIALMENTE DE "ANTÔNIO RAULINO" O BAIRRO NOVA MORADA, COM SUAS LIMITAÇÕES APRESENTADAS NA LEI Nº 1.894, DE 27 DE MAIO DE 2019 (PLANO DIRETOR DE DESENVOLVIMENTO URBANO DO MUNICÍPIO DE MORADA NOVA), CONSTANTE NO ANEXO XIX EM SEU TÓPICO 10, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/434/proj._lei_no_056.2022_-_doacao_de_imovel_ao_ipremn.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/434/proj._lei_no_056.2022_-_doacao_de_imovel_ao_ipremn.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DO IMÓVEL QUE INDICA, PERTENCENTE AO MUNICÍPIO DE MORADA NOVA/CE, PARA A INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES MUNICIPAIS DE MORADA NOVA - IPREMN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/435/proj._lei_no_057.2022_-_denomina_rodovia_que_liga_a_sede_ao_juazeiro_de_raimundo_facao_lima.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/435/proj._lei_no_057.2022_-_denomina_rodovia_que_liga_a_sede_ao_juazeiro_de_raimundo_facao_lima.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO TRECHO DA RODOVIA CE QUE LIGA A SEDE DO MUNICÍPIO DE MORADA NOVA AO DISTRITO DE JUAZEIRO DE BAIXO NO MUNICÍPIO DE MORADA NOVA, QUE RECEBE O NOME "RODOVIA RAIMUNDO FALCÃO LIMA", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/436/projeto_de_lei_no_58.2022.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/436/projeto_de_lei_no_58.2022.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA (LOA) DO MUNICÍPIO DE MORADA NOVA PARA O EXERCÍCIO FINANCEIRO DE 2023.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/437/proj._lei_no_059.2022_-_denomina_rua_heladson_lima_de_andrade.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/437/proj._lei_no_059.2022_-_denomina_rua_heladson_lima_de_andrade.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO DE "RUA HELADSON LIMA DE ANDRADE", NO MUNICÍPIO DE MORADA NOVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/438/proj._lei_no_060.2022_-_delega_acoes_e_servicos_de_saneamento_basico_ao_sistema_integrado_de_saneamento_rural_da_bacia_hidrografica_do_banabuiu.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/438/proj._lei_no_060.2022_-_delega_acoes_e_servicos_de_saneamento_basico_ao_sistema_integrado_de_saneamento_rural_da_bacia_hidrografica_do_banabuiu.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO EXECUTIVO MUNICIPAL A DELEGAR AS AÇÕES E SERVIÇOS DE SANEAMENTO BÁSICO EM LOCALIDADES RURAIS OU DE PEQUENO PORTE DO MUNICÍPIO DE MORADA NOVA/CE, PARA O SISTEMA INTEGRADO DE SANEAMENTO RURAL DA BACIA HIDROGRÁFICA DO BANABUIU E SUAS ASSOCIAÇÕES FILIADAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/439/proj._lei_no_061.2022_-_altera_art._6o_da_lei_1.839-2017.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/439/proj._lei_no_061.2022_-_altera_art._6o_da_lei_1.839-2017.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 6º E SEUS INCISOS DA LEI Nº 1.839, DE 04 DE DEZEMBRO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/440/proj._lei_no_062.2022_-_cria_cargos_na_secretaria_de_articulacao_institucional_-_altera_anexos_da_lei_no_1.993-2021.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/440/proj._lei_no_062.2022_-_cria_cargos_na_secretaria_de_articulacao_institucional_-_altera_anexos_da_lei_no_1.993-2021.pdf</t>
   </si>
   <si>
     <t>FICAM CRIADOS, NO ÂMBITO DA SECRETARIA DA ARTICULAÇÃO INSTITUCIONAL, OS CARGOS QUE INDICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/441/proj._lei_no_063.2022_-_modifica_o_nome_da_rua_antonio_raulino.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/441/proj._lei_no_063.2022_-_modifica_o_nome_da_rua_antonio_raulino.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1º DA LEI Nº 778, DE 25 DE MAIO DE 1987.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/442/proj._lei_no_064.2022_-_denomina_praca_publica_de_jose_da_costa_a._filho_-_zeca_januario_-_nenem_do_dourado.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/442/proj._lei_no_064.2022_-_denomina_praca_publica_de_jose_da_costa_a._filho_-_zeca_januario_-_nenem_do_dourado.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE "JOSÉ DA COSTA ALMEIDA FILHO" CONHECIDO POR ZECA JANUÁRIO, A NOVA PRAÇA DA LOCALIDADE DE DOURADO, NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/443/proj._lei_no_065.2022_-_implementa_politicas_publicas_para_mulheres_empreendedoras_em_morada_nova_-_marco_bica.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/443/proj._lei_no_065.2022_-_implementa_politicas_publicas_para_mulheres_empreendedoras_em_morada_nova_-_marco_bica.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA IMPLEMENTAÇÃO DE POLÍTICAS PÚBLICAS DE ESTIMULO, INCENTIVO, PROMOÇÃO E APOIO A MULHER EMPREENDEDORA, NO MUNICÍPIO DE MORADA NOVA/CE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/445/proj._lei_no_066.2022_-_altera_a_redacao_do_art._1o_da_lei_no_2.079.2022_-_rua_magda_marta_rabelo.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/445/proj._lei_no_066.2022_-_altera_a_redacao_do_art._1o_da_lei_no_2.079.2022_-_rua_magda_marta_rabelo.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1º DA LEI Nº 2.079, DE 10 DE JUNHO DE 2022.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/446/proj._lei_no_067.2022_-_altera_a_redacao_do_art._1o_da_lei_no_2.087.2022_-_rua_simei_heber_n._pontes.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/446/proj._lei_no_067.2022_-_altera_a_redacao_do_art._1o_da_lei_no_2.087.2022_-_rua_simei_heber_n._pontes.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1º DA LEI Nº 2.087, DE 04 DE JULHO DE 2022.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/447/proj._lei_no_068.2022_-_altera_a_redacao_do_art._1o_da_lei_no_2.101.2022_-_rua_luiz_bezerra_da_silva.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/447/proj._lei_no_068.2022_-_altera_a_redacao_do_art._1o_da_lei_no_2.101.2022_-_rua_luiz_bezerra_da_silva.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1º DA LEI Nº 2.101, DE 09 DE SETEMBRO DE 2022.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/450/proj._lei_no_069.2022_-_denomina_rua_maria_iranete_maira_chagas.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/450/proj._lei_no_069.2022_-_denomina_rua_maria_iranete_maira_chagas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE LOGRADOURO PÚBLICO NO MUNICÍPIO DE MORADA NOVA/CE, COM DENOMINAÇÃO RUA MARIA IRANETE MAIA CHAGAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/451/proj._lei_no_070.2022_-_denomina_rua_raimundo_galdino_barreto.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/451/proj._lei_no_070.2022_-_denomina_rua_raimundo_galdino_barreto.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE LOGRADOURO PÚBLICO NO MUNICÍPIO DE MORADA NOVA/CE, COM DENOMINAÇÃO RUA RAIMUNDO GALDINO BARRETO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/452/proj._lei_no_071.2022_-_denomina_rua_moises_castro_de_andrade.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/452/proj._lei_no_071.2022_-_denomina_rua_moises_castro_de_andrade.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE LOGRADOURO PÚBLICO NO MUNICÍPIO DE MORADA NOVA/CE, COM DENOMINAÇÃO RUA MOISÉS CASTRO DE ANDRADE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/453/proj._lei_no_072.2022_-_direito_a_mulher_a_ter_acompanhante_em_consultas_exames_ginecologicos.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/453/proj._lei_no_072.2022_-_direito_a_mulher_a_ter_acompanhante_em_consultas_exames_ginecologicos.pdf</t>
   </si>
   <si>
     <t>ASSEGURA O DIREITO DE TODA MULHER A TER ACOMPANHAMENTE, PESSSOA DE SUA LIVRE ESCOLHA, EM CONSULTAS E/OU EXAMES, INCLUSIVE OS GINECOLÓGICOS NOS ESTABELECIMENTOS PÚBLICOS E PRIVADOS NO MUNICÍPIO DE MORADA NOVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/455/proj._lei_no_073.2022_-_instalacao_de_estacao_transmissora_de_radiocomunidacao_em_morada_nova.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/455/proj._lei_no_073.2022_-_instalacao_de_estacao_transmissora_de_radiocomunidacao_em_morada_nova.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROCEDIMENTO PARA A INSTALAÇÃO DE INFRAESTRUTURA DE SUPORTE PARA ESTAÇÃO TRANSMISSORA DE RADIOCOMUNICAÇÃO - ETR NO ÂMBITO DO MUNICÍPIO DE MORADA NOVA/CE.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/456/proj._lei_no_073.2022_-_instalacao_de_estacao_transmissora_de_radiocomunidacao_em_morada_nova.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/456/proj._lei_no_073.2022_-_instalacao_de_estacao_transmissora_de_radiocomunidacao_em_morada_nova.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.815/2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>PEL</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA À LEI ORGÂNICA</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/414/emenda_a_lei_organica_01.2022.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/414/emenda_a_lei_organica_01.2022.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES QUE INDICA DA LEI ORGÂNICA DO MUNICÍPIO DE MORADA NOVA RELATIVAS À PREVIDÊNCIA DOS SERVIDORES PÚBLICOS, ADAPTADOS ÀS ALTERAÇÕES PROMOVIDAS PELA EMENDA CONSTITUCIONAL Nº 103/2019.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/428/emenda_a_lei_organica_02.2022.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/428/emenda_a_lei_organica_02.2022.pdf</t>
   </si>
   <si>
     <t>ALTERA O §2º DO ART. 40 DA LEI ORGÂNICA DO MUNICÍPIO DE MORADA NOVA/CE.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>CONLEG - COMISSÃO LEGISLAÇÃO, JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/394/proposta_de_emenda_no_004-2022_ao_proj_de_emenda_a_lei_organica_001-2022.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/394/proposta_de_emenda_no_004-2022_ao_proj_de_emenda_a_lei_organica_001-2022.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES QUE INDICA DA LEI ORGÂNICA DO MUNICÍPIO DE MORADA NOVA RELATIVAS À PREVIDÊNCIA DOS SERVIDORES PÚBLICOS, ADAPTANDO-A ÀS ALTERAÇÕES PROMOVIDAS PELA EMENDA CONSTITUCIONAL Nº 102/2019.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/395/proposta_de_emenda_no_005-2022_ao_proj_de_emenda_a_lei_complementar_001-2022.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/395/proposta_de_emenda_no_005-2022_ao_proj_de_emenda_a_lei_complementar_001-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL - R.P.P.S DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE MORADA NOVA, ESTADO DO CEARÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/319/proj._resolucao_no_001.2022_-_revisao_vencimentos_servidores_efetivos_da_cmmn.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/319/proj._resolucao_no_001.2022_-_revisao_vencimentos_servidores_efetivos_da_cmmn.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL NOS VENCIMENTOS DOS SERVIDORES EFETIVOS DO PODER LEGISLATIVO MUNICIPAL DE MORADA NOVA - CE PARA O EXERCÍCIO FINANCEIRO DE 2022, COM BASE NO ART. 377, X, DA CF/88 E NO ART. 92 DA LEI ORGÂNICA DO MUNICÍPIO DE MORADA NOVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/320/proj._resolucao_no_002.2022_-_revisao_vencimentos_comissionados_da_cmmn.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/320/proj._resolucao_no_002.2022_-_revisao_vencimentos_comissionados_da_cmmn.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO ANUAL NOS SUBSÍDIOS DOS CARGOS EM COMISSÃO QUE INDICA E DÁ OUTRAS PROVIDÊNIAS.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/321/proj._resolucao_no_003.2022_-_revisao_vencimentos_assessores_da_cmmn.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/321/proj._resolucao_no_003.2022_-_revisao_vencimentos_assessores_da_cmmn.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DA RESOLUÇÃO Nº 01/2019, DE 28 DE FEVEREIRO DE 2019.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/339/proj._resolucao_no_004.2022_-_altera_resolucao_no_01.2019.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/339/proj._resolucao_no_004.2022_-_altera_resolucao_no_01.2019.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº 001/2019, DE 28 DE FEVEREIRO DE 2019.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/340/proj._resolucao_no_005.2022.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/340/proj._resolucao_no_005.2022.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DA RESOLUÇÃO Nº 01/2019, DE 28 DE FEVEREIRO DE 2019, QUE DISPÕE SOBRE A ESTRUTURA ADMINISTRATIA, ESTABELECE O QUADRO DE CARGOS DE PROVIMENTO EFETIVO E EM COMISSÃO, ATRIBUIÇÕES, FUNÇÕES E RESPECTIVAS REMUNERAÇÕES DA CÂMARA MUNICIPAL DE MORADA NOVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/396/resolucao_06.2022.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/396/resolucao_06.2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI A LINGUA BRASILIERA DE SINAIS (LIBRAS) E A TRADUÇÃO SIMULTÂNEA DOS TRABALHOS PARLAMENTARES NAS SESSÕES DA CÂMARA MUNICIPAL DE MORADA NOVA/CE.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/413/proj._resolucao_n._007-2022_altera_art._48_e_art._51_da_resolucao_01.2019_-_mesa_diretora.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/413/proj._resolucao_n._007-2022_altera_art._48_e_art._51_da_resolucao_01.2019_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos artigos 48 e 51 da Resolução nº 01/2019, de 28 de fevereiro de 2019.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/449/proj._resolucao_no_008.2022_-_denomina_de_alex_pontes_da_silva_o_auditorio_da_cmmn_localizado_no_1o_pavimento.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/449/proj._resolucao_no_008.2022_-_denomina_de_alex_pontes_da_silva_o_auditorio_da_cmmn_localizado_no_1o_pavimento.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE "AUDITÓRIO ALEX PONTES DA SILVA" O AUDITÓRIO DA CÂMARA MUNICIPAL DE MORADA NOVA/CE, LOCALIZADO NO 1º PAVIMENTO DO EDIFÍCIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/325/emenda_no_01.2022_rotated.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/325/emenda_no_01.2022_rotated.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA AO PROJETO DE LEI Nº 002/2022, DE INICIATIVA DO PREFEITO MUNICIPAL CUJA EMENDA: "REAJUSTE DO VENCIMENTOS DOS SERVIDORES PÚBLICOS DO MUNICÍPIO , INSTITUI O VALOR MÍNIMO DE SUA REMUNERAÇÃO, REAJUSTA OS VENCIMENTOS DOS CARGOS QUE INDICA, E DETERMINA A CESSÃO DE SERVIDORES.".</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/341/emenda_no_02.2022.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/341/emenda_no_02.2022.pdf</t>
   </si>
   <si>
     <t>MATÉRIA A SER MODIFICADA: PROJETO DE LEI Nº 008/2022, DE INICIATIVA DO PREFEITO MUNICIPAL CUJA EMENTA: "Concede subvenção à associação para o Progresso Infantil, e dá outras providências.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/368/emenda_03.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/368/emenda_03.pdf</t>
   </si>
   <si>
     <t>MATÉRIA A SER MODIFICADA: PROJETO DE LEI Nº 009/2022, DE INICIATIVA DO PREFEITO MUNICIPAL CUJA EMENTA: "ALTERA DISPOSIÇÕES DA LEI Nº 1.907, DE 19 DE AGOSTO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/398/proposta_de_emenda_no_006-2022_ao_proj_de_lei_complementar_001-2022.docx.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/398/proposta_de_emenda_no_006-2022_ao_proj_de_lei_complementar_001-2022.docx.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL - R.P.P.S DOS SERVIDORES PÚBLICOS DO MUNICIPIO DE MORADA NOVA, ESTADO DO CEARÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/409/proposta_de_emenda_no_005-2022_ao_proj_de_emenda_a_lei_complementar_001-2022_1.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/409/proposta_de_emenda_no_005-2022_ao_proj_de_emenda_a_lei_complementar_001-2022_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Regime Próprio de Previdência Social – R.P.P.S dos Servidores Públicos do Município de Morada Nova, Estado do_x000D_
 Ceará, e dá outras providências.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>“Dispõe sobre a reestruturação do Regime Próprio de Previdência Social – R.P.P.S dos Servidores Públicos do Município de Morada Nova, Estado do Ceará, e dá outras providências.”</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/399/proposta_de_emenda_no_007-2022_ao_proj_de_lei_024-2022_autoriza_celebrar_convenio_com_cartorio_civil.docx_1.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/399/proposta_de_emenda_no_007-2022_ao_proj_de_lei_024-2022_autoriza_celebrar_convenio_com_cartorio_civil.docx_1.pdf</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/400/proposta_de_emenda_no_008-2022_ao_proj_de_lei_027-2022_cria_gratificacao_por_deslocamento_-_programa_crianca_feliz.docx.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/400/proposta_de_emenda_no_008-2022_ao_proj_de_lei_027-2022_cria_gratificacao_por_deslocamento_-_programa_crianca_feliz.docx.pdf</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/401/proposta_de_emenda_no_009-2022_ao_proj_de_emenda_a_lei_organica_001-2022.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/401/proposta_de_emenda_no_009-2022_ao_proj_de_emenda_a_lei_organica_001-2022.pdf</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/402/proposta_de_emenda_no_010-2022_ao_proj_de_emenda_a_lei_organica_001-2022.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/402/proposta_de_emenda_no_010-2022_ao_proj_de_emenda_a_lei_organica_001-2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI O TÍTULO AMIGO DO MEIO AMBIENTE E O SELO EMPRESA DO MEIO AMBIENTE, NO ÂMBITO DO MUNICÍPIO DE MORADA NOVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/410/proposta_de_emenda_no_011-2022_ao_proj_de_lei_029-2022_dispoe_sobre_a_criacao_da_aris.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/410/proposta_de_emenda_no_011-2022_ao_proj_de_lei_029-2022_dispoe_sobre_a_criacao_da_aris.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação do Conselho Municipal de Regulação e Controle Social, órgão consultivo da agência reguladora intermunicipal de saneamento (ARIS/CE), e dá outras providências.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/431/proposta_de_emenda_12.2022.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/431/proposta_de_emenda_12.2022.pdf</t>
   </si>
   <si>
     <t>ALTERA O § 2º DO ART. 40 DA LEI ORGÂNICA DO MUNICÍPIO DE MORADA NOVA/CE.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/432/proposta_de_emenda_13.2022.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/432/proposta_de_emenda_13.2022.pdf</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/454/emenda_no_013.2022_ao_proj_de_lei_no_058-2022.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/454/emenda_no_013.2022_ao_proj_de_lei_no_058-2022.pdf</t>
   </si>
   <si>
     <t>MATÉRIA A SER MODIFICADA: PROJETO DE LEI Nº 058/2022, DE 30 DE NOVEMBRO DE 2022, DE INDICATIVA DO PREFEITO MUNICIPAL CUJA EMENTA: "ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE MORADA NOVA PARA O EXERCÍCIO FINANCEIRO DE 2023."</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/367/mensagem_de_veto_no_001.2022_-_programa_de_diagnostico_e_tratamento_da_depressao_pos_parto..pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/367/mensagem_de_veto_no_001.2022_-_programa_de_diagnostico_e_tratamento_da_depressao_pos_parto..pdf</t>
   </si>
   <si>
     <t>VETO INTEGRALMENTE O PROJETO DE LEI OBJETO DO AUTÓGRAFO Nº 005/2022, DE 17 DE FEVEREIRO DE 2022, QUE "CRIA O PROGRAMA CONTÍNUO DE DIAGNÓSTICO E TRATAMENTO DE DEPRESSÃO PÓS-PARTO, NA REDE PÚBLICA DO MUNICÍPIO DE MORADA NOVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/374/decreto_legislativo_no_01.2022_-_titulo_cidadao_-_camilo_santana.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/374/decreto_legislativo_no_01.2022_-_titulo_cidadao_-_camilo_santana.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO MORADA-NOVENSE AO SR. CAMILO SOBREIRA DE SANTANA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>L COM</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/393/proj._lei_complementar_no_001_2022_-_reforma_previdenciaria_-_parte_1.pdf</t>
+    <t>http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/393/proj._lei_complementar_no_001_2022_-_reforma_previdenciaria_-_parte_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RESTRUTURAÇÃO DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL - R.P.P.S, DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE MORADA NOVA, ESTADO DO CEARÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1960,68 +1960,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/326/requerimentos_terceira_sessao-1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/327/requerimentos_terceira_sessao-2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/328/requerimentos_terceira_sessao-3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/329/requerimentos_terceira_sessao-4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/330/requerimentos_terceira_sessao-5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/331/requerimentos_terceira_sessao-6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/332/requerimentos_terceira_sessao-7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/333/requerimentos_terceira_sessao-8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/334/requerimentos_terceira_sessao-9.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/335/requerimentos_terceira_sessao-10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/342/requerimentos_quarta_sessao-6.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/343/requerimentos_quarta_sessao-5.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/344/requerimentos_quarta_sessao-4.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/345/requerimentos_quarta_sessao-3.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/346/requerimentos_quarta_sessao-2.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/347/requerimentos_quarta_sessao-1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/348/requerimentos_quinta_sessao-3.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/349/requerimentos_quinta_sessao-2.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/350/requerimentos_quinta_sessao-1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/351/requerimentos_sexta_sessao-8.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/352/requerimentos_sexta_sessao-7.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/353/requerimentos_sexta_sessao-6.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/354/requerimentos_sexta_sessao-5.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/355/requerimentos_sexta_sessao-4.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/356/requerimentos_sexta_sessao-3.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/357/requerimentos_sexta_sessao-1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/358/requerimentos_sexta_sessao-2.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/359/requerimentos_setima_sessao-1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/360/requerimentos_setima_sessao-2.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/361/requerimentos_setima_sessao-3.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/362/requerimentos_setima_sessao-4.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/363/requerimentos_setima_sessao-5.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/381/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/383/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/411/projeto_indicacao_no_003.2022_-_orcamento_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/412/projeto_indicacao_no_004.2022_-_criar__o_programa_censo_de_inclusao_de_autistas_1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/444/projeto_indicacao_no_005.2022_-_monitores_de_psicologia_na_rede_municipal_de_ensino_-_gleide_rabelo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/448/projeto_indicacao_no_006.2022_-_isentar_associacoes_de_taxas_e_tributos_municipais_-_kecio_martins.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/315/proj._lei_no_001.2022_-_refis_2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/316/proj._lei_no_002.2022_-_rejuste_servidores_publicos_municipais_-__cessao_de_servidores.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/317/proj._lei_no_003.2022_-_altera_lei_1.851.2018_-_conselho_municipal_da_crianca_e_do_adolescente.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/318/proj._lei_no_004.2022_-_denomina_sede_do_creas_-_ma._irismar_ferreira.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/323/proj._lei_no_006.2022_-_autoriza_operacao_de_credito_junto_ao_bb.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/324/proj._lei_no_007.2022_-_cria_programa_de_diagnostico_e_tratamento_da_depressao_pos_parto.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/336/proj._lei_no_008.2022_-_subvencao_associacao_para_o_progresso_infantil.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/338/proj._lei_no_010.2022_-_uvc.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/364/proj._lei_no_011.2022_-_descentralizacao_de_creditos_orcamentarios_e_financeiros_-_saae.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/365/proj._lei_no_012.2022_-_amplia_perimetro_zona_urbana_-_distrito_de_aruaru.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/366/proj._lei_no_013.2022_-_considera_utilidade_publica_associacao_amor_ao_proximo_-_weder_basilio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/369/proj._lei_no_014.2022_-_revoga__3o_art._58_-_estatuto_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/370/proj._lei_no_015.2022_-_institui_o_dia_da_raca_ovina_morada_nova.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/371/proj._lei_no_016.2022_-_reajusta_o_valor_dos_vencimentos_dos_professores_da_educacao_basica.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/372/proj._lei_no_017.2022_-_dispoe_sobre_plano_municipal_da_primeira_infancia__pmipi_-_decenio_de_2022-2032.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/373/proj._lei_no_018.2022_-_denomina_de_dr._dilson_de_oliveira_pontes_a_praca_dos_advogados_e_advogadas.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/375/proj._lei_no_019.2022_-_festival_do_camarao.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/376/proj._lei_no_020.2022_-_rejuste_servidores_efetivos_-_saae_2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/377/proj._lei_no_021.2022_-_ldo-1-19.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/378/projeto_22.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/379/proj._lei_no_023.2022_-_doacao_terreno_aruaru_-_coopershoes.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/380/proj._lei_no_024.2022_-_convenio_cartorio_de_registro_civil.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/384/proj._lei_no_025.2022_-_dia_municipal_do_motociclista_off_road.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/385/proj._lei_no_026.2022_-_altera_lei_no_1.589.2012_-_servico_de_transporte_publico_de_passageiros.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/386/proj._lei_no_027.2022_-_gratificacao_deslocamento_-_servidores_programa_crianca_feliz.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/387/proj._lei_no_028.2022_-_denomina_rua_magda_marta_rabelo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/404/proj._lei_no_029.2022_-_criacao_do_conselho_municipal_de_regulacao_e_controle_social.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/389/proj._lei_no_030.2022_-_altera_a_redacao_do_art._5o_da_lei_no_1.948_de_13_de_marco_de_2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/390/proj._lei_no_031.2022_-_altera_a_redacao_do_art._2o_da_lei_no_1.565_de_20_de_junho_de_2011_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/391/proj._lei_no_032.2022_-_altera_a_redacao_do_art._2o_da_lei_no_2.073_de_06_de_maio_de_2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/392/proj._lei_no_033.2022_-_institui_o_amigo_do_meio_ambiente_e_o_selo_amigo_do_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/388/proj._lei_no_034.2022_-_doacao_de_terreno_a_associacao_dos_vaqueiros_e_criadores_de_m._nova.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/397/proj._lei_no_035.2022_-_semana_do_autismo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/405/proj._lei_no_036.2022_-_criacao_de_logradouro_com_denominacao_rua_heber_nunes_pontes.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/406/proj._lei_no_037.2022_-_criacao_de_logradouro_com_denominacao_rua_jose_nilson_de_sena.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/407/proj._lei_no_038.2022_-_cria_e_denomina_com_centro_de_educacao_infantil_maria_rosalina_lopes.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/408/proj._lei_no_039.2022_-_denomina_de_joao_perboyre_girao_filho_a_ubs_do_bairro_2_de_agosto.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/415/proj._lei_no_040.2022_-_altera_redacao_lei_no_1.913_de_11.09.2019_-_acordos_judiciais_e_extrajudiciais.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/416/projeto_n_041.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/417/proj._lei_no_042.2022_-_dispoe_sobre_autorizacao_para_criacao_de_empresa_publica_municipal.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/418/proj._lei_no_043.2022_final_-_reajuste_dos_profissionais_do_magisterio_da_educacao_municipal_de_1074_de_2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/419/proj._lei_no_044.2022_-_utilidade_publica_a_associacao_educacional_comunitaria_asafe.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/420/proj._lei_no_045.2022_-_campanha_agosto_verde_de_conscientizacao_do_uso_saudavel_das_redes_sociais_e_combate_ao_assedio_virtual_cyberbullying.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/421/proj._lei_no_046.2022_-_utilidade_publica_a_associacao_de_pais_amigos_e_colaboradores_do_autista_tea.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/422/proj._lei_no_047.2022_-_denomina_de_francisco_basilio_de_oliveira_o_abatedouro_do_matadouro_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/423/proj._lei_no_048.2022_-_altera_paragrafo_unico_da_lei_1.656-2014_-_programa_educando_e_criando_em_tempo_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/424/proj._lei_no_049.2022_-_credito_adicional_-_r_2.797.50000.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/425/proj._lei_no_050.2022_-_denomina_rua_luiz_bezerra_da_silva.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/426/proj._lei_no_051.2022_-_cria_programa_de_prevencao_ao_suicidio_e_semana_de_valorizacao_da_vida.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/427/proj._lei_no_052.2022_-_direito_a_mulher_a_ter_acompanhante_em_consultas_exames_e_partos.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/429/proj._lei_no_053.2022_-_cria_cargos_na_semeb_e_altera_anexo_ii_da_lei_1.993-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/430/proj._lei_no_054.2022_-_cria_a_gratificacao_que_indica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/433/proj._lei_no_055.2022_-_denomina_de_antonio_raulino_o_bairro_nova_morada.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/434/proj._lei_no_056.2022_-_doacao_de_imovel_ao_ipremn.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/435/proj._lei_no_057.2022_-_denomina_rodovia_que_liga_a_sede_ao_juazeiro_de_raimundo_facao_lima.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/436/projeto_de_lei_no_58.2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/437/proj._lei_no_059.2022_-_denomina_rua_heladson_lima_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/438/proj._lei_no_060.2022_-_delega_acoes_e_servicos_de_saneamento_basico_ao_sistema_integrado_de_saneamento_rural_da_bacia_hidrografica_do_banabuiu.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/439/proj._lei_no_061.2022_-_altera_art._6o_da_lei_1.839-2017.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/440/proj._lei_no_062.2022_-_cria_cargos_na_secretaria_de_articulacao_institucional_-_altera_anexos_da_lei_no_1.993-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/441/proj._lei_no_063.2022_-_modifica_o_nome_da_rua_antonio_raulino.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/442/proj._lei_no_064.2022_-_denomina_praca_publica_de_jose_da_costa_a._filho_-_zeca_januario_-_nenem_do_dourado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/443/proj._lei_no_065.2022_-_implementa_politicas_publicas_para_mulheres_empreendedoras_em_morada_nova_-_marco_bica.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/445/proj._lei_no_066.2022_-_altera_a_redacao_do_art._1o_da_lei_no_2.079.2022_-_rua_magda_marta_rabelo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/446/proj._lei_no_067.2022_-_altera_a_redacao_do_art._1o_da_lei_no_2.087.2022_-_rua_simei_heber_n._pontes.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/447/proj._lei_no_068.2022_-_altera_a_redacao_do_art._1o_da_lei_no_2.101.2022_-_rua_luiz_bezerra_da_silva.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/450/proj._lei_no_069.2022_-_denomina_rua_maria_iranete_maira_chagas.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/451/proj._lei_no_070.2022_-_denomina_rua_raimundo_galdino_barreto.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/452/proj._lei_no_071.2022_-_denomina_rua_moises_castro_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/453/proj._lei_no_072.2022_-_direito_a_mulher_a_ter_acompanhante_em_consultas_exames_ginecologicos.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/455/proj._lei_no_073.2022_-_instalacao_de_estacao_transmissora_de_radiocomunidacao_em_morada_nova.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/456/proj._lei_no_073.2022_-_instalacao_de_estacao_transmissora_de_radiocomunidacao_em_morada_nova.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/414/emenda_a_lei_organica_01.2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/428/emenda_a_lei_organica_02.2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/394/proposta_de_emenda_no_004-2022_ao_proj_de_emenda_a_lei_organica_001-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/395/proposta_de_emenda_no_005-2022_ao_proj_de_emenda_a_lei_complementar_001-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/319/proj._resolucao_no_001.2022_-_revisao_vencimentos_servidores_efetivos_da_cmmn.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/320/proj._resolucao_no_002.2022_-_revisao_vencimentos_comissionados_da_cmmn.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/321/proj._resolucao_no_003.2022_-_revisao_vencimentos_assessores_da_cmmn.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/339/proj._resolucao_no_004.2022_-_altera_resolucao_no_01.2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/340/proj._resolucao_no_005.2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/396/resolucao_06.2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/413/proj._resolucao_n._007-2022_altera_art._48_e_art._51_da_resolucao_01.2019_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/449/proj._resolucao_no_008.2022_-_denomina_de_alex_pontes_da_silva_o_auditorio_da_cmmn_localizado_no_1o_pavimento.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/325/emenda_no_01.2022_rotated.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/341/emenda_no_02.2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/368/emenda_03.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/398/proposta_de_emenda_no_006-2022_ao_proj_de_lei_complementar_001-2022.docx.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/409/proposta_de_emenda_no_005-2022_ao_proj_de_emenda_a_lei_complementar_001-2022_1.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/399/proposta_de_emenda_no_007-2022_ao_proj_de_lei_024-2022_autoriza_celebrar_convenio_com_cartorio_civil.docx_1.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/400/proposta_de_emenda_no_008-2022_ao_proj_de_lei_027-2022_cria_gratificacao_por_deslocamento_-_programa_crianca_feliz.docx.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/401/proposta_de_emenda_no_009-2022_ao_proj_de_emenda_a_lei_organica_001-2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/402/proposta_de_emenda_no_010-2022_ao_proj_de_emenda_a_lei_organica_001-2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/410/proposta_de_emenda_no_011-2022_ao_proj_de_lei_029-2022_dispoe_sobre_a_criacao_da_aris.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/431/proposta_de_emenda_12.2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/432/proposta_de_emenda_13.2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/454/emenda_no_013.2022_ao_proj_de_lei_no_058-2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/367/mensagem_de_veto_no_001.2022_-_programa_de_diagnostico_e_tratamento_da_depressao_pos_parto..pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/374/decreto_legislativo_no_01.2022_-_titulo_cidadao_-_camilo_santana.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/393/proj._lei_complementar_no_001_2022_-_reforma_previdenciaria_-_parte_1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/326/requerimentos_terceira_sessao-1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/327/requerimentos_terceira_sessao-2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/328/requerimentos_terceira_sessao-3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/329/requerimentos_terceira_sessao-4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/330/requerimentos_terceira_sessao-5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/331/requerimentos_terceira_sessao-6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/332/requerimentos_terceira_sessao-7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/333/requerimentos_terceira_sessao-8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/334/requerimentos_terceira_sessao-9.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/335/requerimentos_terceira_sessao-10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/342/requerimentos_quarta_sessao-6.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/343/requerimentos_quarta_sessao-5.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/344/requerimentos_quarta_sessao-4.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/345/requerimentos_quarta_sessao-3.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/346/requerimentos_quarta_sessao-2.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/347/requerimentos_quarta_sessao-1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/348/requerimentos_quinta_sessao-3.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/349/requerimentos_quinta_sessao-2.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/350/requerimentos_quinta_sessao-1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/351/requerimentos_sexta_sessao-8.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/352/requerimentos_sexta_sessao-7.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/353/requerimentos_sexta_sessao-6.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/354/requerimentos_sexta_sessao-5.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/355/requerimentos_sexta_sessao-4.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/356/requerimentos_sexta_sessao-3.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/357/requerimentos_sexta_sessao-1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/358/requerimentos_sexta_sessao-2.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/359/requerimentos_setima_sessao-1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/360/requerimentos_setima_sessao-2.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/361/requerimentos_setima_sessao-3.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/362/requerimentos_setima_sessao-4.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/363/requerimentos_setima_sessao-5.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/381/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/383/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/411/projeto_indicacao_no_003.2022_-_orcamento_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/412/projeto_indicacao_no_004.2022_-_criar__o_programa_censo_de_inclusao_de_autistas_1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/444/projeto_indicacao_no_005.2022_-_monitores_de_psicologia_na_rede_municipal_de_ensino_-_gleide_rabelo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/448/projeto_indicacao_no_006.2022_-_isentar_associacoes_de_taxas_e_tributos_municipais_-_kecio_martins.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/315/proj._lei_no_001.2022_-_refis_2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/316/proj._lei_no_002.2022_-_rejuste_servidores_publicos_municipais_-__cessao_de_servidores.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/317/proj._lei_no_003.2022_-_altera_lei_1.851.2018_-_conselho_municipal_da_crianca_e_do_adolescente.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/318/proj._lei_no_004.2022_-_denomina_sede_do_creas_-_ma._irismar_ferreira.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/323/proj._lei_no_006.2022_-_autoriza_operacao_de_credito_junto_ao_bb.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/324/proj._lei_no_007.2022_-_cria_programa_de_diagnostico_e_tratamento_da_depressao_pos_parto.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/336/proj._lei_no_008.2022_-_subvencao_associacao_para_o_progresso_infantil.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/338/proj._lei_no_010.2022_-_uvc.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/364/proj._lei_no_011.2022_-_descentralizacao_de_creditos_orcamentarios_e_financeiros_-_saae.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/365/proj._lei_no_012.2022_-_amplia_perimetro_zona_urbana_-_distrito_de_aruaru.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/366/proj._lei_no_013.2022_-_considera_utilidade_publica_associacao_amor_ao_proximo_-_weder_basilio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/369/proj._lei_no_014.2022_-_revoga__3o_art._58_-_estatuto_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/370/proj._lei_no_015.2022_-_institui_o_dia_da_raca_ovina_morada_nova.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/371/proj._lei_no_016.2022_-_reajusta_o_valor_dos_vencimentos_dos_professores_da_educacao_basica.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/372/proj._lei_no_017.2022_-_dispoe_sobre_plano_municipal_da_primeira_infancia__pmipi_-_decenio_de_2022-2032.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/373/proj._lei_no_018.2022_-_denomina_de_dr._dilson_de_oliveira_pontes_a_praca_dos_advogados_e_advogadas.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/375/proj._lei_no_019.2022_-_festival_do_camarao.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/376/proj._lei_no_020.2022_-_rejuste_servidores_efetivos_-_saae_2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/377/proj._lei_no_021.2022_-_ldo-1-19.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/378/projeto_22.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/379/proj._lei_no_023.2022_-_doacao_terreno_aruaru_-_coopershoes.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/380/proj._lei_no_024.2022_-_convenio_cartorio_de_registro_civil.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/384/proj._lei_no_025.2022_-_dia_municipal_do_motociclista_off_road.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/385/proj._lei_no_026.2022_-_altera_lei_no_1.589.2012_-_servico_de_transporte_publico_de_passageiros.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/386/proj._lei_no_027.2022_-_gratificacao_deslocamento_-_servidores_programa_crianca_feliz.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/387/proj._lei_no_028.2022_-_denomina_rua_magda_marta_rabelo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/404/proj._lei_no_029.2022_-_criacao_do_conselho_municipal_de_regulacao_e_controle_social.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/389/proj._lei_no_030.2022_-_altera_a_redacao_do_art._5o_da_lei_no_1.948_de_13_de_marco_de_2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/390/proj._lei_no_031.2022_-_altera_a_redacao_do_art._2o_da_lei_no_1.565_de_20_de_junho_de_2011_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/391/proj._lei_no_032.2022_-_altera_a_redacao_do_art._2o_da_lei_no_2.073_de_06_de_maio_de_2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/392/proj._lei_no_033.2022_-_institui_o_amigo_do_meio_ambiente_e_o_selo_amigo_do_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/388/proj._lei_no_034.2022_-_doacao_de_terreno_a_associacao_dos_vaqueiros_e_criadores_de_m._nova.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/397/proj._lei_no_035.2022_-_semana_do_autismo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/405/proj._lei_no_036.2022_-_criacao_de_logradouro_com_denominacao_rua_heber_nunes_pontes.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/406/proj._lei_no_037.2022_-_criacao_de_logradouro_com_denominacao_rua_jose_nilson_de_sena.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/407/proj._lei_no_038.2022_-_cria_e_denomina_com_centro_de_educacao_infantil_maria_rosalina_lopes.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/408/proj._lei_no_039.2022_-_denomina_de_joao_perboyre_girao_filho_a_ubs_do_bairro_2_de_agosto.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/415/proj._lei_no_040.2022_-_altera_redacao_lei_no_1.913_de_11.09.2019_-_acordos_judiciais_e_extrajudiciais.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/416/projeto_n_041.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/417/proj._lei_no_042.2022_-_dispoe_sobre_autorizacao_para_criacao_de_empresa_publica_municipal.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/418/proj._lei_no_043.2022_final_-_reajuste_dos_profissionais_do_magisterio_da_educacao_municipal_de_1074_de_2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/419/proj._lei_no_044.2022_-_utilidade_publica_a_associacao_educacional_comunitaria_asafe.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/420/proj._lei_no_045.2022_-_campanha_agosto_verde_de_conscientizacao_do_uso_saudavel_das_redes_sociais_e_combate_ao_assedio_virtual_cyberbullying.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/421/proj._lei_no_046.2022_-_utilidade_publica_a_associacao_de_pais_amigos_e_colaboradores_do_autista_tea.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/422/proj._lei_no_047.2022_-_denomina_de_francisco_basilio_de_oliveira_o_abatedouro_do_matadouro_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/423/proj._lei_no_048.2022_-_altera_paragrafo_unico_da_lei_1.656-2014_-_programa_educando_e_criando_em_tempo_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/424/proj._lei_no_049.2022_-_credito_adicional_-_r_2.797.50000.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/425/proj._lei_no_050.2022_-_denomina_rua_luiz_bezerra_da_silva.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/426/proj._lei_no_051.2022_-_cria_programa_de_prevencao_ao_suicidio_e_semana_de_valorizacao_da_vida.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/427/proj._lei_no_052.2022_-_direito_a_mulher_a_ter_acompanhante_em_consultas_exames_e_partos.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/429/proj._lei_no_053.2022_-_cria_cargos_na_semeb_e_altera_anexo_ii_da_lei_1.993-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/430/proj._lei_no_054.2022_-_cria_a_gratificacao_que_indica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/433/proj._lei_no_055.2022_-_denomina_de_antonio_raulino_o_bairro_nova_morada.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/434/proj._lei_no_056.2022_-_doacao_de_imovel_ao_ipremn.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/435/proj._lei_no_057.2022_-_denomina_rodovia_que_liga_a_sede_ao_juazeiro_de_raimundo_facao_lima.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/436/projeto_de_lei_no_58.2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/437/proj._lei_no_059.2022_-_denomina_rua_heladson_lima_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/438/proj._lei_no_060.2022_-_delega_acoes_e_servicos_de_saneamento_basico_ao_sistema_integrado_de_saneamento_rural_da_bacia_hidrografica_do_banabuiu.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/439/proj._lei_no_061.2022_-_altera_art._6o_da_lei_1.839-2017.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/440/proj._lei_no_062.2022_-_cria_cargos_na_secretaria_de_articulacao_institucional_-_altera_anexos_da_lei_no_1.993-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/441/proj._lei_no_063.2022_-_modifica_o_nome_da_rua_antonio_raulino.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/442/proj._lei_no_064.2022_-_denomina_praca_publica_de_jose_da_costa_a._filho_-_zeca_januario_-_nenem_do_dourado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/443/proj._lei_no_065.2022_-_implementa_politicas_publicas_para_mulheres_empreendedoras_em_morada_nova_-_marco_bica.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/445/proj._lei_no_066.2022_-_altera_a_redacao_do_art._1o_da_lei_no_2.079.2022_-_rua_magda_marta_rabelo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/446/proj._lei_no_067.2022_-_altera_a_redacao_do_art._1o_da_lei_no_2.087.2022_-_rua_simei_heber_n._pontes.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/447/proj._lei_no_068.2022_-_altera_a_redacao_do_art._1o_da_lei_no_2.101.2022_-_rua_luiz_bezerra_da_silva.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/450/proj._lei_no_069.2022_-_denomina_rua_maria_iranete_maira_chagas.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/451/proj._lei_no_070.2022_-_denomina_rua_raimundo_galdino_barreto.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/452/proj._lei_no_071.2022_-_denomina_rua_moises_castro_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/453/proj._lei_no_072.2022_-_direito_a_mulher_a_ter_acompanhante_em_consultas_exames_ginecologicos.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/455/proj._lei_no_073.2022_-_instalacao_de_estacao_transmissora_de_radiocomunidacao_em_morada_nova.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/456/proj._lei_no_073.2022_-_instalacao_de_estacao_transmissora_de_radiocomunidacao_em_morada_nova.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/414/emenda_a_lei_organica_01.2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/428/emenda_a_lei_organica_02.2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/394/proposta_de_emenda_no_004-2022_ao_proj_de_emenda_a_lei_organica_001-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/395/proposta_de_emenda_no_005-2022_ao_proj_de_emenda_a_lei_complementar_001-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/319/proj._resolucao_no_001.2022_-_revisao_vencimentos_servidores_efetivos_da_cmmn.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/320/proj._resolucao_no_002.2022_-_revisao_vencimentos_comissionados_da_cmmn.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/321/proj._resolucao_no_003.2022_-_revisao_vencimentos_assessores_da_cmmn.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/339/proj._resolucao_no_004.2022_-_altera_resolucao_no_01.2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/340/proj._resolucao_no_005.2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/396/resolucao_06.2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/413/proj._resolucao_n._007-2022_altera_art._48_e_art._51_da_resolucao_01.2019_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/449/proj._resolucao_no_008.2022_-_denomina_de_alex_pontes_da_silva_o_auditorio_da_cmmn_localizado_no_1o_pavimento.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/325/emenda_no_01.2022_rotated.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/341/emenda_no_02.2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/368/emenda_03.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/398/proposta_de_emenda_no_006-2022_ao_proj_de_lei_complementar_001-2022.docx.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/409/proposta_de_emenda_no_005-2022_ao_proj_de_emenda_a_lei_complementar_001-2022_1.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/399/proposta_de_emenda_no_007-2022_ao_proj_de_lei_024-2022_autoriza_celebrar_convenio_com_cartorio_civil.docx_1.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/400/proposta_de_emenda_no_008-2022_ao_proj_de_lei_027-2022_cria_gratificacao_por_deslocamento_-_programa_crianca_feliz.docx.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/401/proposta_de_emenda_no_009-2022_ao_proj_de_emenda_a_lei_organica_001-2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/402/proposta_de_emenda_no_010-2022_ao_proj_de_emenda_a_lei_organica_001-2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/410/proposta_de_emenda_no_011-2022_ao_proj_de_lei_029-2022_dispoe_sobre_a_criacao_da_aris.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/431/proposta_de_emenda_12.2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/432/proposta_de_emenda_13.2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/454/emenda_no_013.2022_ao_proj_de_lei_no_058-2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/367/mensagem_de_veto_no_001.2022_-_programa_de_diagnostico_e_tratamento_da_depressao_pos_parto..pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/374/decreto_legislativo_no_01.2022_-_titulo_cidadao_-_camilo_santana.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moradanova.ce.leg.br/media/sapl/public/materialegislativa/2022/393/proj._lei_complementar_no_001_2022_-_reforma_previdenciaria_-_parte_1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H142"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="48.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="218.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="217.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>